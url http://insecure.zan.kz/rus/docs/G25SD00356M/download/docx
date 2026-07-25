--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e461942" w14:textId="e461942">
+    <w:p w14:paraId="3daed74" w14:textId="3daed74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Айсаринского сельского округа Акжарского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Акжарского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 35-6</w:t>
+        <w:t>Решение Акжарского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 35-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -368,171 +368,171 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 35934 тысяч тенге, в том числе по:</w:t>
+      1) доходы – 36515,6 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 636 тысяч тенге;</w:t>
+      налоговые поступления – 636 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговым поступлениям – 0 тенге;</w:t>
+      неналоговые поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 300 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      поступления трансфертов –34998 тысяч тенге;</w:t>
+        <w:t xml:space="preserve">
+      поступления трансфертов – 35579,6 тысяч тенге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 35934 тысяч тенге;</w:t>
+      2) затраты – 36637,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0 в том числе:</w:t>
+      3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
@@ -548,51 +548,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тенге, в том числе:</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
@@ -608,91 +608,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – -121,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тенге.</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 121,5 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
@@ -712,50 +712,130 @@
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 0 тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 121,5 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -808,51 +888,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) если иное не установлено подпунктом 2) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего Кодекса, индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории города районного значения, села, поселка расположено заявленное при постановке на регистрационный учет в органе государственных доходов:</w:t>
+        <w:t xml:space="preserve"> настоящего Кодекса, индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории города районного значения, села, поселка расположено заявленное при постановке на регистрационный учет в органе государственных доходов:    </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения – для индивидуального предпринимателя, частного нотариуса, частного судебного исполнителя, адвоката, профессионального медиатора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
@@ -1412,50 +1492,168 @@
         <w:t>
       5. Поступлениями трансфертов в бюджет сельского округа являются трансферты из районного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учесть, что в бюджете сельского округа на 2026 год предусмотрен объем субвенции, передаваемой из районного бюджета в бюджет округа в сумме 32310 тысячи тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-1. Предусмотреть расходы бюджета сельского округа за счет свободных остатков бюджетных средств, сложившихся на начало финансового года, неиспользованных (недоиспользованных) в 2025 году, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение сумм свободных остатков бюджетных средств, сложивщихся на начало финансового года, неиспользованных (недоиспользованных) в 2025 году, определяется решением акима Айсаринского сельского округа Акжарского района Северо-Казахстанской области "О реализации решения Акжарского районного маслихата "Об утверждении бюджета Айсаринского сельского округа Акжарского района на 2026-2028 годы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 6-1 в соответствии с решением Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1647,51 +1845,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1712,51 +1910,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к решению Акжарского</w:t>
+              <w:t xml:space="preserve">Акжарского районного маслихата </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1777,51 +1975,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> районного маслихата</w:t>
+              <w:t xml:space="preserve">Северо-Казахстанской области </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1842,136 +2040,8617 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Северо-Казахстанской области</w:t>
-[...64 lines deleted...]
-              <w:t>От 26 декабря 2025 года № 35-6</w:t>
+              <w:t>от 26 декабря 2025 года № 35-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Айсаринского сельского округа Акжарского района на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36515,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+636</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35579,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35579,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35579,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36637,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27475,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27475,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акимагорода районного значения, , села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27475,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1532,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1532,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+421,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7629</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7629</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7629</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных)целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (Профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-121,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Ненефтяной дефицит (Профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VII. Финансирование дефицита (использование профицита ) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению Акжарского</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> районного маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года № 35-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Айсаринского сельского округа Акжарского района на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -2118,66 +10797,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сумма тысяч тенге</w:t>
+          <w:bookmarkStart w:name="z74" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сумма </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2306,51 +11005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35934</w:t>
+35850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2483,51 +11182,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-636</w:t>
+694</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2660,51 +11359,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-278</w:t>
+303</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2837,51 +11536,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-278</w:t>
+303</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3014,51 +11713,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-335</w:t>
+365</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3191,51 +11890,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3545,51 +12244,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-302</w:t>
+329</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3722,51 +12421,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3863,87 +12562,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Плата за пользование зем.участками</w:t>
-[...35 lines deleted...]
-23</w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4076,51 +12775,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4253,51 +12952,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4430,51 +13129,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4607,51 +13306,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34998</w:t>
+34830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4784,51 +13483,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34998</w:t>
+34830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4961,51 +13660,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34998</w:t>
+34830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5025,70 +13724,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="55"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkStart w:name="z75" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сумма </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5494,51 +14193,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35934</w:t>
+35850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5671,51 +14370,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26894</w:t>
+27107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5848,51 +14547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26894</w:t>
+27107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5989,87 +14688,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуги по обеспечению деятельности акимагорода районного значения, , села, поселка, сельского округа</w:t>
-[...35 lines deleted...]
-26894</w:t>
+Услуги по обеспечению деятельности акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6202,51 +14901,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1411</w:t>
+993</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6379,51 +15078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1411</w:t>
+993</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6556,51 +15255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-278</w:t>
+303</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6733,51 +15432,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-333</w:t>
+363</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6838,477 +15537,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-500</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-300</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-7629</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7328,164 +16027,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-7629</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7537,132 +16236,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-7629</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7755,51 +16450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III. Чистое бюджетное кредитование</w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7928,51 +16623,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Сальдо по операциям с финансовыми активами</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8101,51 +16796,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+Поступление от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8273,52 +16968,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Поступление от продажи финансовых активов государства </w:t>
+              <w:t>
+V. Дефицит (Профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8447,51 +17142,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Дефицит (Профицит) бюджета</w:t>
+VI.Ненефтяной дефицит (Профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8619,52 +17314,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-VI.Ненефтяной дефицит (Профицит) бюджета</w:t>
+              <w:t xml:space="preserve">
+VII. Финансирование дефицита (использование профицита ) бюджета </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8688,377 +17383,224 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...88 lines deleted...]
-          </w:tcPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-VII. Финансирование дефицита (использование профицита ) бюджета </w:t>
-[...220 lines deleted...]
-Сумма тысяч тенге</w:t>
+Сумма </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9628,51 +18170,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9894,68 +18436,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 35-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Айсаринского сельского округа Акжарского района на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Айсаринского сельского округа Акжарского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10099,70 +18641,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="57"/>
+          <w:bookmarkStart w:name="z83" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10307,51 +18849,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35850</w:t>
+36321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10484,51 +19026,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-694</w:t>
+755</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10661,51 +19203,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-303</w:t>
+330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10838,51 +19380,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-303</w:t>
+330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11015,51 +19557,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-365</w:t>
+398</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11192,51 +19734,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11546,51 +20088,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-329</w:t>
+359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11723,51 +20265,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11828,123 +20370,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-26</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12077,51 +20619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-326</w:t>
+357</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12254,51 +20796,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-326</w:t>
+357</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12431,51 +20973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-326</w:t>
+357</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12608,51 +21150,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34830</w:t>
+35209</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12785,51 +21327,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34830</w:t>
+35209</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12962,51 +21504,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34830</w:t>
+35209</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13026,70 +21568,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="58"/>
+          <w:bookmarkStart w:name="z84" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13495,51 +22037,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35850</w:t>
+36321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13672,51 +22214,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27107</w:t>
+27368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13849,51 +22391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27107</w:t>
+27368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14026,51 +22568,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27107</w:t>
+27368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14203,51 +22745,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-993</w:t>
+1082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14380,51 +22922,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-993</w:t>
+1082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14557,51 +23099,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-303</w:t>
+330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14734,51 +23276,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-363</w:t>
+396</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14911,51 +23453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-327</w:t>
+356</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15088,51 +23630,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7750</w:t>
+7871</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15265,51 +23807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7750</w:t>
+7871</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15442,51 +23984,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7750</w:t>
+7871</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16823,70 +25365,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="59"/>
+          <w:bookmarkStart w:name="z85" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17472,51 +26014,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17537,51 +26079,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к решению Акжарского</w:t>
+              <w:t xml:space="preserve">Акжарского районного маслихата </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17602,51 +26144,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> районного маслихата</w:t>
+              <w:t xml:space="preserve">Северо-Казахстанской области </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17667,139 +26209,110 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Северо-Казахстанской области</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>от 26 декабря 2025 года № 35-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Айсаринского сельского округа Акжарского района на 2028 год</w:t>
+        <w:t xml:space="preserve"> Расходы бюджета сельского округа на 2026 год за счет свободных остатков бюджетных средств, сложившихся на 1 января 2026 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17943,436 +26456,438 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="61"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-36321</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-755</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18392,697 +26907,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-330</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-330</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...167 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...135 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -19111,155 +27334,97 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -19309,309 +27474,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-359</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-27</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19631,518 +27792,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-27</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-357</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-357</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20162,5122 +28323,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-357</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...4925 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных)целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -25309,55 +28689,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>