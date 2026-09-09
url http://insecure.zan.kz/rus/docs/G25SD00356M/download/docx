--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3daed74" w14:textId="3daed74">
+    <w:p w14:paraId="5d55b0d" w14:textId="5d55b0d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -288,61 +288,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Акжарский районный маслихат Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет Айсаринского сельского округа Акжарского района Северо-Казахстанской области на 2026-2028 годы согласно приложениям </w:t>
+      1. Утвердить бюджет Айсаринского сельского округа Акжарского района на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -352,464 +352,456 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z90" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 36515,6 тысяч тенге:</w:t>
+      1) доходы – 36749,6 тысяч теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 636 тысяч тенге;</w:t>
+      налоговые поступления – 870 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 0 тенге;</w:t>
+      неналоговые поступления – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 300 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 300 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      поступления трансфертов – 35579,6 тысяч тенге; </w:t>
+      поступления трансфертов – 35579,6 тысяч теңге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 36637,1 тысяч тенге;</w:t>
+      2) затраты – 36871,1 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0 тенге:</w:t>
+      3) чистое бюджетное кредитование – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты – 0 тенге;</w:t>
+      бюджетные кредиты – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов – 0 тенге;</w:t>
+      погашение бюджетных кредитов – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов – 0 тенге;</w:t>
+      приобретение финансовых активов – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства – 0 тенге;</w:t>
+      поступления от продажи финансовых активов государства – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – -121,5 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -121,5 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 121,5 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 121,5 тысяч теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов – 0 тенге;</w:t>
+      поступление займов – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0 тенге;</w:t>
+      погашение займов – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 121,5 тысяч теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Акжарского районного маслихата Северо-Казахстанской области от 27.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 38-3</w:t>
+        <w:t>№ 43-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -888,51 +880,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) если иное не установлено подпунктом 2) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего Кодекса, индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории города районного значения, села, поселка расположено заявленное при постановке на регистрационный учет в органе государственных доходов:    </w:t>
+        <w:t xml:space="preserve"> настоящего Кодекса, индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории города районного значения, села, поселка расположено заявленное при постановке на регистрационный учет в органе государственных доходов: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения – для индивидуального предпринимателя, частного нотариуса, частного судебного исполнителя, адвоката, профессионального медиатора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
@@ -1492,188 +1484,202 @@
         <w:t>
       5. Поступлениями трансфертов в бюджет сельского округа являются трансферты из районного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учесть, что в бюджете сельского округа на 2026 год предусмотрен объем субвенции, передаваемой из районного бюджета в бюджет округа в сумме 32310 тысячи тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z92" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-1. Предусмотреть расходы бюджета сельского округа за счет свободных остатков бюджетных средств, сложившихся на начало финансового года, неиспользованных (недоиспользованных) в 2025 году, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z93" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение сумм свободных остатков бюджетных средств, сложивщихся на начало финансового года, неиспользованных (недоиспользованных) в 2025 году, определяется решением акима Айсаринского сельского округа Акжарского района Северо-Казахстанской области "О реализации решения Акжарского районного маслихата "Об утверждении бюджета Айсаринского сельского округа Акжарского района на 2026-2028 годы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 6-1 в соответствии с решением Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 6-1 в соответствии с решением Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 38-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2046,104 +2052,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 35-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z98" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Айсаринского сельского округа Акжарского района на 2026 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z99" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+      Сноска. Приложение 1 в редакции решения Акжарского районного маслихата Северо-Казахстанской области от 27.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 38-3</w:t>
+        <w:t>№ 43-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2302,51 +2312,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тысяч тенге</w:t>
+Сумма, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2475,51 +2485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36515,6</w:t>
+36749,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2652,51 +2662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-636</w:t>
+870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2969,52 +2979,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Индивидуальный подоходный налог</w:t>
+              <w:t xml:space="preserve">
+Индивидуальный подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3183,51 +3193,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-335</w:t>
+569</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3500,52 +3510,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Земельный налог</w:t>
+              <w:t xml:space="preserve">
+Земельный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3778,164 +3788,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3955,128 +3965,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Поступления за использование природных и других ресурсов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4100,337 +4110,337 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-300</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Продажа земли и нематериальных активов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4486,128 +4496,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Продажа земли</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4631,337 +4641,337 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-35579,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Трансферты из вышестоящих органов государственного управления</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5017,390 +5027,482 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Трансферты из районного (города областного значения) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35579,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...85 lines deleted...]
-тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35579,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциональная группа</w:t>
-[...14 lines deleted...]
-          <w:p/>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z100" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Администратор бюджетной программы</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -5412,114 +5514,82 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Программа</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетной программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -5563,467 +5633,409 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...99 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-27475,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36871,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6079,128 +6091,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Услуги по обеспечению деятельности акимагорода районного значения, , села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6224,373 +6236,373 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1532,4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27475,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1532,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1766,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6610,164 +6622,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-278</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1766,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6828,123 +6840,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-333</w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7005,123 +7017,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-500</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7182,441 +7194,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-421,4</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-7629</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+655,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7672,128 +7684,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Поддержка культурно-досуговой работы на местном уровне</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7817,337 +7829,337 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7629</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8203,128 +8215,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Возврат неиспользованных (недоиспользованных)целевых трансфертов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8412,128 +8424,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8626,51 +8642,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Сальдо по операциям с финансовыми активами</w:t>
+III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8799,51 +8815,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8972,51 +8988,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступление от продажи финансовых активов государства</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9144,88 +9160,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
--121,5</w:t>
+              <w:t xml:space="preserve">
+Поступление от продажи финансовых активов государства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9318,87 +9334,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI.Ненефтяной дефицит (Профицит) бюджета</w:t>
-[...35 lines deleted...]
-0</w:t>
+V. Дефицит (Профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-121,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9491,118 +9507,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VII. Финансирование дефицита (использование профицита ) бюджета</w:t>
-[...35 lines deleted...]
-121,5</w:t>
+VI.Ненефтяной дефицит (Профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VII. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -9712,51 +9901,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тысяч тенге</w:t>
+Сумма, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10592,68 +10781,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 35-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Айсаринского сельского округа Акжарского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10797,70 +10986,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="55"/>
+          <w:bookmarkStart w:name="z74" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13724,70 +13913,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="56"/>
+          <w:bookmarkStart w:name="z75" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17521,70 +17710,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="57"/>
+          <w:bookmarkStart w:name="z76" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18436,68 +18625,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 35-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="58"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Айсаринского сельского округа Акжарского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18641,70 +18830,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="59"/>
+          <w:bookmarkStart w:name="z83" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21568,70 +21757,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="60"/>
+          <w:bookmarkStart w:name="z84" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25365,70 +25554,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="61"/>
+          <w:bookmarkStart w:name="z85" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26215,104 +26404,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 35-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z107" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расходы бюджета сельского округа на 2026 год за счет свободных остатков бюджетных средств, сложившихся на 1 января 2026 года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z108" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Решение дополнено приложением 4 в соответствии с решением Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 38-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -26456,68 +26649,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z109" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27084,68 +27279,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28689,55 +28886,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>