--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9b24cf1" w14:textId="9b24cf1">
+    <w:p w14:paraId="64bcf22" w14:textId="64bcf22">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Сырымбетского сельского округа Айыртауского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Айыртауского районного маслихата Северо-Казахстанской области от 25 декабря 2025 года № 8-36-19</w:t>
+        <w:t>Решение Айыртауского районного маслихата Северо-Казахстанской области от 25 декабря 2025 года № 8-36-19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -252,51 +252,50 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан, подпунктом 1) пункта 1 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Айыртауский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Сырымбетского сельского округа Айыртауского района на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -331,71 +330,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 72 601,0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 17 000,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -421,297 +417,363 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 55 601,0 тысяч тенге;</w:t>
+      поступления трансфертов – 55 601,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 72 601,0 тысяч тенге;</w:t>
+      2) затраты – 76 472,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z20" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 3 871,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z21" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – - 3 871,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z22" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 3 871,6 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z23" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z24" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z25" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 3 871,6 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -806,50 +868,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учесть целевые трансферты передаваемые из областного бюджета в бюджет сельского округа на 2026 год в сумме 4 195,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Распределение указанных целевых трансфертов из областного бюджета определяется решением акима сельского округа о реализации решения Айыртауского районного маслихата об утверждении бюджета Сырымбетского сельского округа на 2026-2028 годы. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. Предусмотреть в бюджете сельского округа расходы за счет свободных остатков бюджетных средств, сложившихся на начало финансового года согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 5-1 в соответствии с решением Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1057,120 +1219,368 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению Айыртауского</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z42" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Сырымбетского сельского округа Айыртауского района на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -2171,52 +2581,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Подоходный налог </w:t>
+              <w:t>
+Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4410,52 +4820,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Функциональная группа </w:t>
+              <w:t>
+Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -5086,51 +5496,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 601,0</w:t>
+76 472,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5266,51 +5676,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 401,0</w:t>
+54 272,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5446,51 +5856,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 401,0</w:t>
+54 272,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5589,106 +5999,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-города районного значения, села, поселка, сельского округа</w:t>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 401,0</w:t>
+54 272,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8496,51 +8888,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8672,51 +9064,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8848,51 +9240,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+ 3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9733,51 +10125,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+ 3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9913,51 +10305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+ 3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10093,51 +10485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+ 3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10178,120 +10570,368 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению Айыртауского</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z53" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Сырымбетского сельского округа Айыртауского района на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -10970,51 +11610,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 833,0</w:t>
+74 028,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11292,52 +11932,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Подоходный налог </w:t>
+              <w:t>
+Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13130,51 +13770,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 983,0</w:t>
+56 178,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13310,51 +13950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 983,0</w:t>
+56 178,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13490,51 +14130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 983,0</w:t>
+56 178,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14189,51 +14829,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 833,0</w:t>
+74 028,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14369,51 +15009,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 524,0</w:t>
+50 719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14549,51 +15189,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 524,0</w:t>
+50 719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14729,51 +15369,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 524,0</w:t>
+50 719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18723,3522 +19363,3713 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению Айыртауского</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z64" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Сырымбетского сельского округа Айыртауского района на 2028 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-71 329,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 524,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18 742,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...69 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 858,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 858,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14 664,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 220,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 275,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14 169,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 220,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 220,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-52 587,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 782,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-52 587,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 782,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-52 587,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 782,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22261,118 +23092,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22395,4121 +23223,4054 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-71 329,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 524,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-46 855,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-46 855,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-46 855,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24 474,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24 474,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 087,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 654,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9 977,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация водоснабжения населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 756,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Сальдо по операциям с финансовыми активами </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Ненефтяной дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26532,118 +27293,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26666,660 +27424,3591 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению Айыртауского</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>районного маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8-36-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z75" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направление свободных остатков, сложившихся на 1 января 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпрограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>