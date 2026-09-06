--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d43e5b1" w14:textId="d43e5b1">
+    <w:p w14:paraId="3cb2dde" w14:textId="3cb2dde">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Константиновского сельского округа Айыртауского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Айыртауского районного маслихата Северо-Казахстанской области от 25 декабря 2025 года № 8-36-16</w:t>
+        <w:t>Решение Айыртауского районного маслихата Северо-Казахстанской области от 25 декабря 2025 года № 8-36-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -272,51 +292,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Айыртауский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z79" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Константиновского сельского округа Айыртауского района на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -352,544 +372,898 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z80" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 105 620,0 тысяч тенге:</w:t>
+      1) доходы – 94 991,1 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 22 000,0 тысяч тенге;</w:t>
+      налоговые поступления – 22 441,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z101" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z102" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 513,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z103" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 83 620,0 тысяч тенге;</w:t>
+      поступления трансфертов – 72 037,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z104" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 105 620,0 тысяч тенге;</w:t>
+      2) затраты – 95 305,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z105" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 314,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – - 314,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 314,2 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 314,2 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-46-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z11" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть на 2026 год объемы бюджетных субвенций передаваемые из районного бюджета в бюджет сельского округа в сумме 22 488,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z106" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Учесть целевые трансферты передаваемые из районного бюджета в бюджет сельского округа на 2026 год в сумме 36 600,0 тысяч тенге.</w:t>
+      4. Учесть целевые трансферты передаваемые из районного бюджета в бюджет сельского округа на 2026 год в сумме 31 305,9 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение указанных целевых трансфертов из районного бюджета определяется решением акима сельского округа о реализации решения Айыртауского районного маслихата об утверждении бюджета Константиновского сельского округа на 2026-2028 годы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-46-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Учесть целевые трансферты передаваемые из областного бюджета в бюджет сельского округа на 2026 год в сумме 18 243,2 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение указанных целевых трансфертов из областного бюджета определяется решением акима сельского округа о реализации решения Айыртауского районного маслихата об утверждении бюджета Константиновского сельского округа на 2026-2028 годы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-46-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Распределение указанных целевых трансфертов из районного бюджета определяется решением акима сельского округа о реализации решения Айыртауского районного маслихата об утверждении бюджета Константиновского сельского округа на 2026-2028 годы. </w:t>
+      5-1. Предусмотреть в бюджете сельского округа расходы за счет свободных остатков бюджетных средств, сложившихся на начало финансового года согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Учесть целевые трансферты передаваемые из областного бюджета в бюджет сельского округа на 2026 год в сумме 24 532,0 тысяч тенге.</w:t>
+</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 5-1 в соответствии с решением Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Распределение указанных целевых трансфертов из областного бюджета определяется решением акима сельского округа о реализации решения Айыртауского районного маслихата об утверждении бюджета Константиновского сельского округа на 2026-2028 годы. </w:t>
+        <w:t>№ 8-40-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkStart w:name="z14" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -905,58 +1279,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель Айыртауского районного маслихата</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель Айыртауского районного маслихата</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1075,124 +1466,244 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
-[...51 lines deleted...]
-              <w:t>№ 8-36-16</w:t>
+              <w:t xml:space="preserve">Приложение 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению Айыртауского районного маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 декабря 2025 года № 8-36-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Константиновского сельского округа Айыртауского района на 2026 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z110" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-46-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -1869,51 +2380,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105 620,0</w:t>
+94 991,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2049,51 +2560,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 000,0</w:t>
+22 441,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2229,51 +2740,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 000,0</w:t>
+6 351,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2409,51 +2920,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 000,0</w:t>
+6 351,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2589,51 +3100,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 000,0</w:t>
+15 090,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3194,166 +3705,166 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние налоги на товары, работы и услуги</w:t>
+Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+5 090,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3374,129 +3885,129 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления за использование природных и других ресурсов</w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3521,61 +4032,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3590,171 +4097,175 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неналоговые поступления</w:t>
+Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3812,129 +4323,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи основного капитала</w:t>
+Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3992,88 +4503,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
+Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83 620,0</w:t>
+513,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4103,51 +4614,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02</w:t>
+03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4172,88 +4683,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
+Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83 620,0</w:t>
+513,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4315,885 +4826,923 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из районного (города областного значения) бюджета</w:t>
+Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83 620,0</w:t>
+513,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Функциональная группа </w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...66 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72 037,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...42 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72 037,1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-Программа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72 037,1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...65 lines deleted...]
-2</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-5 </w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...131 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5208,309 +5757,275 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...66 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49 320,0</w:t>
+5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5564,190 +6079,172 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-города районного значения, села, поселка, сельского округа</w:t>
+              <w:t>
+2) Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49 020,0</w:t>
+95 305,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5762,209 +6259,205 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капитальные расходы государственного органа</w:t>
+Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300,0</w:t>
+46 612,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5988,87 +6481,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жилищно-коммунальное хозяйство</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56 300,0</w:t>
+46 612,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6090,165 +6583,165 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56 300,0</w:t>
+46 055,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6311,163 +6804,167 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
+022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Освещение улиц в населенных пунктах</w:t>
+Капитальные расходы государственного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 000,0</w:t>
+557,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6482,133 +6979,129 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение санитарии населенных пунктов</w:t>
+Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 200,0</w:t>
+48 691,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6630,165 +7123,165 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Благоустройство и озеленение населенных пунктов</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 600,0</w:t>
+48 691,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6851,167 +7344,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-014</w:t>
+008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организация водоснабжения населенных пунктов</w:t>
+Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 500,0</w:t>
+19 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7026,129 +7515,133 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты</w:t>
+Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+2 119,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7170,165 +7663,165 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+23 072,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7391,163 +7884,167 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-048</w:t>
+014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+Организация водоснабжения населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+4 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7603,88 +8100,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) Чистое бюджетное кредитование</w:t>
+              <w:t xml:space="preserve">
+Трансферты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7706,57 +8203,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7780,87 +8281,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7914,129 +8415,133 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8132,87 +8637,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Сальдо по операциям с финансовыми активами </w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8308,87 +8813,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8484,87 +8989,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8660,87 +9165,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+4) Сальдо по операциям с финансовыми активами </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8836,87 +9341,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Ненефтяной дефицит (профицит) бюджета</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9012,87 +9517,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Финансирование дефицита (использование профицита) бюджета</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9188,87 +9693,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления займов</w:t>
+5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-314,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9364,308 +9869,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-314,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9717,449 +10355,350 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
-            <w:tcBorders>
-[...97 lines deleted...]
-0,0</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...135 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10220,50 +10759,544 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -10293,51 +11326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+314,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10378,743 +11411,1135 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению Айыртауского</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Константиновского сельского округа Айыртауского района на 2027 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z97" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Категория</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...62 lines deleted...]
-Класс</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подкласс</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+87 649,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11171,163 +12596,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Доходы</w:t>
+Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83 117,0</w:t>
+23 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11351,88 +12776,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоговые поступления</w:t>
+Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23 100,0</w:t>
+11 550,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11453,129 +12878,129 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Подоходный налог </w:t>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11633,166 +13058,166 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный подоходный налог</w:t>
+Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 550,0</w:t>
+10 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11813,166 +13238,166 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоги на собственность</w:t>
+Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 500,0</w:t>
+210,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12034,125 +13459,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоги на имущество</w:t>
+Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210,0</w:t>
+630,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12214,125 +13639,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Земельный налог</w:t>
+Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-630,0</w:t>
+9 660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12353,166 +13778,166 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налог на транспортные средства</w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 660,0</w:t>
+1 050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12533,129 +13958,129 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние налоги на товары, работы и услуги</w:t>
+Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12680,57 +14105,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12745,175 +14174,171 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления за использование природных и других ресурсов</w:t>
+Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 050,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12971,51 +14396,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неналоговые поступления</w:t>
+Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13049,51 +14474,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13151,163 +14576,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи основного капитала</w:t>
+Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+64 549,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13331,88 +14756,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 017,0</w:t>
+64 549,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13433,908 +14858,908 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 017,0</w:t>
+64 549,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...134 lines deleted...]
-60 017,0</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...62 lines deleted...]
-Класс</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подкласс</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+2) Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+87 649,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14391,163 +15816,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Затраты</w:t>
+Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83 117,0</w:t>
+49 534,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14571,87 +15996,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственные услуги общего характера</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 002,0</w:t>
+49 534,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14673,345 +16098,165 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 002,0</w:t>
-[...179 lines deleted...]
-45 002,0</w:t>
+49 534,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18961,3522 +20206,3715 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению Айыртауского</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z65" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Константиновского сельского округа Айыртауского района на 2028 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z98" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-85 561,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90 093,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24 255,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...69 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 127,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 127,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 026,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 220,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 102,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 102,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-61 306,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 838,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-61 306,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 838,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-61 306,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 838,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22499,118 +23937,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22633,4121 +24068,4054 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-85 561,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90 093,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-45 542,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 074,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-45 542,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 074,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-45 542,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 074,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 019,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 019,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 947,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 425,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 686,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация водоснабжения населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 961,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Сальдо по операциям с финансовыми активами </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Ненефтяной дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26770,118 +28138,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26904,580 +28269,4615 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению Айыртауского</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>районного маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8-36-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z76" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направление свободных остатков, сложившихся на 1 января 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z99" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-44-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...26 lines deleted...]
-          </w:p>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...26 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Подпрограмма </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За счет средств местного бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За счет средств местного бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -27509,55 +32909,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>