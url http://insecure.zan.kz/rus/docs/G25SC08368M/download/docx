--- v0 (2026-06-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0de65d9" w14:textId="0de65d9">
+    <w:p w14:paraId="4269530" w14:textId="4269530">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -388,215 +388,215 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z79" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 107 812,0 тысяч тенге:</w:t>
+      11) доходы – 94 990,6 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z80" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 36 000,0 тысяч тенге;</w:t>
+      налоговые поступления – 35 660,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z81" w:id="4"/>
+    <w:bookmarkStart w:name="z95" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 0 тысяч тенге;</w:t>
+      неналоговые поступления – 61,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z82" w:id="5"/>
+    <w:bookmarkStart w:name="z96" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 582,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z83" w:id="6"/>
+    <w:bookmarkStart w:name="z97" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 71 812,0 тысяч тенге;</w:t>
+      поступления трансфертов – 58 686,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z84" w:id="7"/>
+    <w:bookmarkStart w:name="z98" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 120 937,4 тысяч тенге;</w:t>
+      2) затраты – 108 116,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z85" w:id="8"/>
+    <w:bookmarkStart w:name="z99" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z86" w:id="9"/>
+    <w:bookmarkStart w:name="z100" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z87" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z88" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -628,91 +628,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – - 13 125,4 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 13 125,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – - 13 125,4 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – - 13 125,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 13 125,4 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 13 125,8 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
@@ -728,100 +728,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 13 125,4 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 13 125,8 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 15.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8-40-2</w:t>
+        <w:t>№ 8-46-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -864,90 +864,162 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z11" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть на 2026 год объемы бюджетных субвенций передаваемые из районного бюджета в бюджет сельского округа в сумме 33 395,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z12" w:id="22"/>
+    <w:bookmarkStart w:name="z101" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Учесть целевые трансферты передаваемые из районного бюджета в бюджет сельского округа на 2026 год в сумме 33 285,0 тысяч тенге.</w:t>
+      4. Учесть целевые трансферты передаваемые из районного бюджета в бюджет сельского округа на 2026 год в сумме 20 428,6 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z90" w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Распределение указанных целевых трансфертов из районного бюджета определяется решением акима сельского округа о реализации решения Айыртауского районного маслихата об утверждении бюджета Арыкбалыкского сельского округа на 2026-2028 годы.</w:t>
+      Распределение указанных целевых трансфертов из районного бюджета определяется решением акима сельского округа о реализации решения Айыртауского районного маслихата об утверждении бюджета Арыкбалыкского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-46-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учесть целевые трансферты передаваемые из областного бюджета в бюджет сельского округа на 2026 год в сумме 5 132,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z91" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1593,89 +1665,101 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Арыкбалыкского сельского округа Айыртауского района на 2026 год</w:t>
+        <w:t>Бюджет Арыкбалыкского сельского округа Айыртауского района на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
+      Сноска. Приложение 1 в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от от 15.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8-40-2</w:t>
+        <w:t>№ 8-46-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2312,87 +2396,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1)Доходы</w:t>
-[...35 lines deleted...]
-107 812,0</w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94 990,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2525,51 +2609,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 000,0</w:t>
+35 660,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2665,88 +2749,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-16 000,0</w:t>
+              <w:t xml:space="preserve">
+Подоходный налог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 791,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2879,51 +2963,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 000,0</w:t>
+12 791,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3056,51 +3140,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 000,0</w:t>
+22 697,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3619,727 +3703,727 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 697,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+171,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-71 812,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+171,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-71 812,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4359,382 +4443,520 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-71 812,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...69 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+582,6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4752,160 +4974,234 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...68 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+582,6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4932,473 +5228,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-5 </w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+582,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-120 937,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 686,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-67 527,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 686,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5418,520 +5682,382 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-67 527,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 686,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-67 527,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5949,341 +6075,303 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...114 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-13 598,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6335,309 +6423,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-17 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108 116,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-17 450,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 831,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6657,164 +6741,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-5 362,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 831,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6866,128 +6950,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7039,301 +7127,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+269,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 285,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7353,160 +7449,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 285,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7558,128 +7658,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 598,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7731,128 +7835,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7904,128 +8012,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
--13 125,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8077,301 +8189,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
--13 125,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 237,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-13 125,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Трансферты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8391,160 +8511,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8596,346 +8720,480 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -8985,263 +9243,301 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-13 125,4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9261,164 +9557,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-13 125,4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9470,50 +9762,1789 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-13 125,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-13 125,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 125,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 125,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 125,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -9551,51 +11582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 125,4</w:t>
+13 125,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -26577,51 +28608,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Решение дополнено приложением 4 в соответствии с решением Айыртауского районного маслихата Северо-Казахстанской области от 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-40-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026)</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); в редакции решения Айыртауского районного маслихата Северо-Казахстанской области от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-46-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -30306,55 +32357,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30680,31 +32731,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>