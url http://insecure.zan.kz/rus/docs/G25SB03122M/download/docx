--- v0 (2026-06-16)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9a84d54" w14:textId="9a84d54">
+    <w:p w14:paraId="8a00f84" w14:textId="8a00f84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Черкасского сельского округа Аккайынского района на 2026 -2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Аккайынского района Северо-Казахстанской области от 23 декабря 2025 года № 31-22</w:t>
+        <w:t>Решение маслихата Аккайынского района Северо-Казахстанской области от 23 декабря 2025 года № 31-22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -159,51 +159,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Настоящее решение вводится в действие с 01.01.2026</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее решение вводится в действие с 01.01.2026</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 3) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -277,1175 +287,1279 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихат Аккайынского района Северо-Казахстанской области РЕШИЛ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t>
+      1. Утвердить бюджет Черкасского сельского округа Аккайынского района на 2026-2028 годы согласно приложениям 1, 2 и 3 к настоящему решению соответственно, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы- 44172 тысяч тенге:</w:t>
+      1) доходы – 45352 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления - 11789 тысяч тенге;</w:t>
+      налоговые поступления – 13789 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 0 тысяч тенге;</w:t>
+      неналоговые поступления - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 32383 тысяч тенге;</w:t>
+      поступления трансфертов – 31563 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z84" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 44172 тысяч тенге;</w:t>
+      2) затраты – 45888,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование - 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты – 0 тысяч тенге;</w:t>
+      бюджетные кредиты - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
+      погашение бюджетных кредитов - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами - 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов – 0 тысяч тенге;</w:t>
+      приобретение финансовых активов - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
+      поступления от продажи финансовых активов государства - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета - - 536,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-1) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета</w:t>
+      7) финансирование дефицита (использование профицита) бюджета - 536,7 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств - 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 536,7 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории города районного значения, села, поселка расположено заявленное при постановке на регистрационный учет в органе государственных доходов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения – для индивидуального предпринимателя, частного нотариуса, частного судебного исполнителя, адвоката, профессионального медиатора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства – для остальных физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) налог на имущество физических лиц по объектам обложения данным налогом, находящимся на территории города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) земельный налог на земли населенных пунктов с физических и юридических лиц по земельным участкам, находящимся на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) налог на транспортные средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с физических лиц, место жительства которых находится на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с юридических лиц, место нахождения которых, указываемое в их учредительных документах, располагается на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) плата за пользование земельными участками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) плата за размещение наружной (визуальной) рекламы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений в городе районного значения, селе, поселке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в полосе отвода автомобильных дорог общего пользования, проходящих через территории города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) налог на добычу полезных ископаемых на общераспространенные полезные ископаемые, подземные воды и лечебные грязи, находящиеся на территории города районного значения, села, поселка, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что доходы бюджета сельского округа формируются за счет следующих неналоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штрафы, налагаемые акимом города районного значения, села, поселка, сельского округа за административные правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) добровольные сборы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доходы от коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления части чистого дохода коммунальных государственных предприятий, созданных по решению аппарата акима города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы на доли участия в юридических лицах, находящиеся в коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы от аренды имущества коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вознаграждения по кредитам, выданным из бюджета города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие доходы от коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прочие неналоговые поступления в бюджет города районного значения, села, поселка, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить, что доходами в бюджет сельского округа от продажи основного капитала являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поступления от продажи имущества, закрепленного за государственными учреждениями, финансируемыми из бюджета города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поступления от продажи земельных участков, за исключением поступлений от продажи земельных участков сельскохозяйственного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен решением маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Предусмотреть субвенцию, передаваемую из районного бюджета в бюджет сельского округа в сумме 23084 тысяч тенге.</w:t>
+      6. Предусмотреть трансферты, передаваемые из областного и районного бюджетов в бюджет сельского округа в сумме 32383 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Предусмотреть трансферты, передаваемые из областного и районного бюджетов в бюджет сельского округа в сумме 9299 тысяч тенге.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkStart w:name="z87" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1617,51 +1731,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1682,51 +1796,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">маслихата Аккайынского района </w:t>
+              <w:t>к решению маслихата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1747,51 +1861,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Северо-Казахстанской области</w:t>
+              <w:t>Аккайынского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1812,51 +1926,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 23 декабря 2025 года </w:t>
+              <w:t>Северо-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1877,495 +1991,9296 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 31-22 </w:t>
+              <w:t>от 23 декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 31-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkStart w:name="z93" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Черкасского сельского округа Аккайынского района на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z94" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45352</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13789</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7665</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7665</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налог на транспортные средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5651</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгрцуппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетная программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45888,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8736,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8736,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8736,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3836,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 536,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+536,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+536,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+536,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+536,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата Аккайынского района </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 31-22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Черкасского сельского округа Аккайынского района на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z96" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-44172</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2421,265 +11336,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоговые поступления</w:t>
-[...35 lines deleted...]
-11789</w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41814</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-5665</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12614</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2700,164 +11615,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-5665</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6490</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2878,164 +11793,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-6060</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6490</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3056,164 +11971,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-104</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6060</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3275,123 +12190,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-305</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3453,123 +12368,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-5651</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3590,164 +12505,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-64</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налог на транспортные средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5651</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3768,128 +12683,128 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Поступления за использование природных и других ресурсов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3913,61 +12828,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3982,169 +12893,173 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4201,51 +13116,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи основного капитала</w:t>
+Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4278,51 +13193,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4379,303 +13294,307 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
-[...35 lines deleted...]
-32383</w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-32383</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4690,767 +13609,705 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-32383</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...188 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...161 lines deleted...]
-44172</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...167 lines deleted...]
-37972</w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгрцуппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетная программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5470,405 +14327,401 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-37972</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41814</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-37972</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5888,405 +14741,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-37972</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-6200</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6306,405 +15159,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-6200</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-6200</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3424</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6724,196 +15577,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-2600</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3424</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6965,164 +15818,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-300</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3424</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7215,123 +16068,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-3300</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2782</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7415,128 +16268,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7620,128 +16477,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7866,51 +16727,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8071,51 +16932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Сальдо по операциям с финансовыми активами</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8276,51 +17137,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов государства</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8481,51 +17342,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8686,51 +17547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+Приобретение финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8891,51 +17752,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Ненефтяной дефицит (профицит) бюджета</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9096,51 +17957,461 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Финансирование дефицита (использование профицита) бюджета</w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10345,51 +19616,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10611,489 +19882,389 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Черкасского сельского округа Аккайынского района на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Черкасского сельского округа Аккайынского района на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z98" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-37314,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11149,265 +20320,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоговые поступления</w:t>
-[...35 lines deleted...]
-12614,2</w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-6490,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11428,164 +20599,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-6490,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7373</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11606,164 +20777,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-6060</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7373</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11784,164 +20955,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-104</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6060</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12003,123 +21174,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-305</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12181,123 +21352,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-5651</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12318,164 +21489,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-64</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налог на транспортные средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5651</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12496,128 +21667,128 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Поступления за использование природных и других ресурсов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12641,61 +21812,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12710,169 +21877,173 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12929,51 +22100,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи основного капитала</w:t>
+Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13006,51 +22177,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13107,303 +22278,307 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
-[...35 lines deleted...]
-24699,9</w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-24699,9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13418,767 +22593,705 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-24699,9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30929</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...188 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30929</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...161 lines deleted...]
-37314,1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30929</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...167 lines deleted...]
-33890,1</w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгрцуппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетная программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14198,405 +23311,401 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-33890,1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-33890,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40762</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14616,405 +23725,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-33890,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40762</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-3424</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40762</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15034,405 +24143,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-3424</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40762</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-3424</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3664</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15452,196 +24561,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-2782</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3664</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15693,164 +24802,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-321</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3664</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15943,123 +25052,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-321</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2976</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16143,128 +25252,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+344</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16348,128 +25461,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+344</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16594,51 +25711,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16799,51 +25916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Сальдо по операциям с финансовыми активами</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17004,51 +26121,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов государства</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17209,51 +26326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17414,51 +26531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+Приобретение финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17619,51 +26736,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Ненефтяной дефицит (профицит) бюджета</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17824,51 +26941,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Финансирование дефицита (использование профицита) бюджета</w:t>
+5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18029,51 +27146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления займов</w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18234,8389 +27351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
-[...8337 lines deleted...]
-6) Финансирование дефицита (использование профицита) бюджета</w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>