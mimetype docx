--- v0 (2026-06-16)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad7fef5" w14:textId="ad7fef5">
+    <w:p w14:paraId="5ea70f2" w14:textId="5ea70f2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Токушинского сельского округа Аккайынского района на 2026 -2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Аккайынского района Северо-Казахстанской области от 23 декабря 2025 года № 31-21</w:t>
+        <w:t>Решение маслихата Аккайынского района Северо-Казахстанской области от 23 декабря 2025 года № 31-21.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -332,1004 +352,1228 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы - 112529 тысяч тенге:</w:t>
+      1) доходы – 72529,1 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления - 18944 тысяч тенге;</w:t>
+      налоговые поступления – 18944,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления -0 тысяч тенге;</w:t>
+      неналоговые поступления - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала -0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 93585 тысяч тенге;</w:t>
+      специальные поступления - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 112529 тысяч тенге;</w:t>
+      поступления трансфертов – 53585 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) затраты – 72529, 1 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование - 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами - 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - - 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0 тысяч тенге:</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) финансирование дефицита (использование профицита) бюджета - 0 тысяч тенге:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств - 0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетным кодексом Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории города районного значения, села, поселка расположено заявленное при постановке на регистрационный учет в органе государственных доходов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z43" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения – для индивидуального предпринимателя, частного нотариуса, частного судебного исполнителя, адвоката, профессионального медиатора;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z44" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства – для остальных физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) налог на имущество физических лиц по объектам обложения данным налогом, находящимся на территории города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) земельный налог на земли населенных пунктов с физических и юридических лиц по земельным участкам, находящимся на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) налог на транспортные средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z45" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с физических лиц, место жительства которых находится на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z46" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с юридических лиц, место нахождения которых, указываемое в их учредительных документах, располагается на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) плата за пользование земельными участками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) плата за размещение наружной (визуальной) рекламы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z47" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений в городе районного значения, селе, поселке;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z48" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в полосе отвода автомобильных дорог общего пользования, проходящих через территории города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z49" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z16" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) налог на добычу полезных ископаемых на общераспространенные полезные ископаемые, подземные воды и лечебные грязи, находящиеся на территории города районного значения, села, поселка, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z17" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что доходы бюджета сельского округа формируются за счет следующих неналоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z18" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штрафы, налагаемые акимом города районного значения, села, поселка, сельского округа за административные правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z19" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) добровольные сборы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z20" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доходы от коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z50" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления части чистого дохода коммунальных государственных предприятий, созданных по решению аппарата акима города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z51" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы на доли участия в юридических лицах, находящиеся в коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z52" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы от аренды имущества коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z53" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вознаграждения по кредитам, выданным из бюджета города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z54" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие доходы от коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z21" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прочие неналоговые поступления в бюджет города районного значения, села, поселка, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z22" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить, что доходами в бюджет сельского округа от продажи основного капитала являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z23" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поступления от продажи имущества, закрепленного за государственными учреждениями, финансируемыми из бюджета города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z24" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поступления от продажи земельных участков, за исключением поступлений от продажи земельных участков сельскохозяйственного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z25" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен решением маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Установить бюджетную субвенцию, передаваемую из бюджета района в бюджет сельского округа в сумме 27666 тысяч тенге.</w:t>
+      6. Предусмотреть целевые текущие трансферты, передаваемые из областного и районного бюджета в бюджет сельского округа в сумме 43585 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Предусмотреть целевые текущие трансферты, передаваемые из районного бюджета в бюджет сельского округа в сумме 65919 тысяч тенге.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1345,58 +1589,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель маслихата Аккайынского района</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель маслихата Аккайынского района</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1517,120 +1778,368 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к решению</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата Аккайынского района </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 декабря 2025 года</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">№ 31-21 </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 31-21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Токушинского сельского округа Аккайынского района на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1967,51 +2476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-112529</w:t>
+72529,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2145,51 +2654,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18944</w:t>
+18944,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2857,51 +3366,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-364</w:t>
+364,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4103,628 +4612,686 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93585</w:t>
+53585</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-93585</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-93585</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72529,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциональная группа</w:t>
-[...179 lines deleted...]
-Сумма, тысяч тенге</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4744,401 +5311,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-112529</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-48034</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5158,405 +5729,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-48034</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-48034</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5576,405 +6147,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-48034</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-4875</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5994,196 +6565,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-4875</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4455</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6235,164 +6806,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-4875</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6485,123 +7056,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-3955</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержание мест захоронений и погребение безродных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6694,87 +7265,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...35 lines deleted...]
-Обеспечение санитарии населенных пунктов</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6798,228 +7369,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-120</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7039,405 +7610,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-400</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-59620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7457,196 +8028,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-59620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7698,373 +8269,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-9620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-9620</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8084,196 +8655,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-50000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8325,160 +8896,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8562,128 +9137,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8808,51 +9387,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9013,51 +9592,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Сальдо по операциям с финансовыми активами</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9218,51 +9797,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов государства</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9423,51 +10002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9628,51 +10207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+Приобретение финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9833,51 +10412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Ненефтяной дефицит (профицит) бюджета</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10038,51 +10617,461 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Финансирование дефицита (использование профицита) бюджета</w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11345,128 +12334,172 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 31-21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z56" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Токушинского сельского округа Аккайынского района на 2027 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z57" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11739,51 +12772,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49492,6</w:t>
+54372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11917,51 +12950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19890</w:t>
+20270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12058,88 +13091,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-9531</w:t>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9911</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12236,88 +13269,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-9531</w:t>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9911</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12451,51 +13484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10337</w:t>
+10359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12948,52 +13981,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Налог на транспортные средства </w:t>
+              <w:t>
+Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13738,51 +14771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13839,265 +14872,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
-[...35 lines deleted...]
-29602,6</w:t>
+Специальные поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-29602,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14118,1008 +15151,977 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-29602,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...188 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-49492,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-44376,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-44376,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15139,196 +16141,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-44376,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15380,582 +16382,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-44376,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-5116</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-5116</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15975,196 +16977,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-5116</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16216,164 +17218,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-4150</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16466,123 +17468,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-420</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4232</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16675,123 +17677,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-126</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16884,123 +17886,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-420</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержание мест захоронений и погребение безродных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17084,128 +18086,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17330,51 +18336,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17535,51 +18541,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17740,51 +18746,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Сальдо по операциям с финансовыми активами</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17945,51 +18951,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов государства</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18150,51 +19156,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Приобретение финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18355,51 +19361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18560,51 +19566,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Ненефтяной дефицит (профицит) бюджета</w:t>
+5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18765,51 +19771,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Финансирование дефицита (использование профицита) бюджета</w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20072,66 +21283,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 31-21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Токушинского сельского округа Аккайынского района на 2028 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20466,51 +21719,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51967,2</w:t>
+57864</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20644,51 +21897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20292,4</w:t>
+21689</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20822,51 +22075,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9413,4</w:t>
+10405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21000,51 +22253,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9413,4</w:t>
+10405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21178,51 +22431,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10856</w:t>
+11284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21712,51 +22965,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9715</w:t>
+9720</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21890,51 +23143,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22068,51 +23321,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22566,265 +23819,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
-[...35 lines deleted...]
-31674,8</w:t>
+Специальные поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-31674,8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22845,1008 +24098,977 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-31674,8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...188 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-51967,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-46597,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57864</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-46597,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23866,196 +25088,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-46597,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24107,582 +25329,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-46597,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-5370</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-5370</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5581</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24702,196 +25924,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-5370</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5581</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24943,164 +26165,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-4360</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5581</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25193,123 +26415,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-440</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4528</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25402,123 +26624,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-130</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+458</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25611,123 +26833,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-440</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержание мест захоронений и погребение безродных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25811,128 +27033,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+458</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26057,51 +27283,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26262,51 +27488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26467,51 +27693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Сальдо по операциям с финансовыми активами</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26672,51 +27898,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов государства</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26877,51 +28103,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Приобретение финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27082,51 +28308,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27287,51 +28513,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Ненефтяной дефицит (профицит) бюджета</w:t>
+5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27492,51 +28718,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Финансирование дефицита (использование профицита) бюджета</w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>