--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb63b43" w14:textId="eb63b43">
+    <w:p w14:paraId="1d8081a" w14:textId="1d8081a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -311,1055 +311,1221 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) доходы- 152930 тысяч тенге:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) доходы – 154355,9 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      налоговые поступления –10375,9 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неналоговые поступления - 0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поступления от продажи основного капитала - 0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поступления трансфертов – 143980 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) затраты – 154359 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджетные кредиты – 0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      погашение бюджетных кредитов - 0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления - 10315 тысяч тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами - 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приобретение финансовых активов - 0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поступления от продажи финансовых активов государства-0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -3,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – 3,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальные поступления - 0 тысяч тенге;</w:t>
+      7) финансирование дефицита (использование профицита) бюджета - 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 142615 тысяч тенге;</w:t>
+      поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств - 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 3,1 тысяч тенге.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решений маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с Бюджетным кодексом Республики Казахстан за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории города районного значения, села, поселка расположено заявленное при постановке на регистрационный учет в органе государственных доходов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z28" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения – для индивидуального предпринимателя, частного нотариуса, частного судебного исполнителя, адвоката, профессионального медиатора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z29" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства – для остальных физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) налог на имущество физических лиц по объектам обложения данным налогом, находящимся на территории города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z31" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) земельный налог на земли населенных пунктов с физических и юридических лиц по земельным участкам, находящимся на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) налог на транспортные средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с физических лиц, место жительства которых находится на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с юридических лиц, место нахождения которых, указываемое в их учредительных документах, располагается на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) плата за пользование земельными участками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) плата за размещение наружной (визуальной) рекламы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений в городе районного значения, селе, поселке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в полосе отвода автомобильных дорог общего пользования, проходящих через территории города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) налог на добычу полезных ископаемых на общераспространенные полезные ископаемые, подземные воды и лечебные грязи, находящиеся на территории города районного значения, села, поселка, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что доходы бюджета сельского округа формируются за счет следующих неналоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штрафы, налагаемые акимом города районного значения, села, поселка, сельского округа за административные правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) добровольные сборы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доходы от коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления части чистого дохода коммунальных государственных предприятий, созданных по решению аппарата акима города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы на доли участия в юридических лицах, находящиеся в коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы от аренды имущества коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вознаграждения по кредитам, выданным из бюджета города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие доходы от коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прочие неналоговые поступления в бюджет города районного значения, села, поселка, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить, что доходами в бюджет сельского округа от продажи основного капитала являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поступления от продажи имущества, закрепленного за государственными учреждениями, финансируемыми из бюджета города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поступления от продажи земельных участков, за исключением поступлений от продажи земельных участков сельскохозяйственного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен решением маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Предусмотреть субвенцию, передаваемую из районного бюджета в бюджет сельского округа в сумме 36316 тысяч тенге.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Предусмотреть трансферты, передаваемые из областного и районного бюджетов в бюджет сельского округа в сумме 142615 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Предусмотреть трансферты, передаваемые из областного и районного бюджетов в бюджет сельского округа в сумме 106299 тысяч тенге.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1797,130 +1963,190 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Астраханского сельского округа Аккайынского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -2035,70 +2261,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2275,51 +2499,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152930</w:t>
+154355,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2484,51 +2708,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10315</w:t>
+10375,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2693,51 +2917,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6250</w:t>
+6310,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2902,51 +3126,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6250</w:t>
+6310,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4783,51 +5007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-142615</w:t>
+143980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4992,51 +5216,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-142615</w:t>
+143980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5201,51 +5425,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-142615</w:t>
+143980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5407,70 +5631,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5647,51 +5869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152930</w:t>
+154359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5856,51 +6078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36452</w:t>
+37817</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6065,51 +6287,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36452</w:t>
+37817</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6274,51 +6496,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36452</w:t>
+37817</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6483,51 +6705,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36452</w:t>
+37817</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9441,224 +9663,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9678,192 +9904,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9915,160 +10145,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10152,128 +10386,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных(недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10398,51 +10636,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10603,51 +10841,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10808,51 +11046,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11013,51 +11251,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Ненефтяной дефицит (профицит) бюджета</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11218,51 +11456,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Финансирование дефицита (использование профицита) бюджета</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11423,51 +11661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления займов</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11628,533 +11866,497 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
-[...35 lines deleted...]
-0</w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...204 lines deleted...]
-тысяч тенге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12206,128 +12408,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Остатки бюджетных средств</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12362,50 +12560,908 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
@@ -12497,56 +13553,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+3,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12846,68 +13923,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> № 31-13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Астраханского сельского округа Аккайынского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13084,70 +14199,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="59"/>
+          <w:bookmarkStart w:name="z74" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16456,70 +17571,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="60"/>
+          <w:bookmarkStart w:name="z75" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22079,70 +23194,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="61"/>
+          <w:bookmarkStart w:name="z76" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23059,68 +24174,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 31-13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Астраханского сельского округа Аккайынского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции решения маслихата Аккайынского района Северо-Казахстанской области от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23297,70 +24450,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="63"/>
+          <w:bookmarkStart w:name="z83" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26878,70 +28031,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="64"/>
+          <w:bookmarkStart w:name="z84" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32710,70 +33863,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="65"/>
+          <w:bookmarkStart w:name="z85" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33405,55 +34558,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>