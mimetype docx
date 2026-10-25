--- v0 (2025-12-21)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1a68888" w14:textId="1a68888">
+    <w:p w14:paraId="52562b9" w14:textId="52562b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении карантинной зоны с введением карантинного режима</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Северо-Казахстанской области от 6 ноября 2025 года № 292</w:t>
+        <w:t>Постановление акимата Северо-Казахстанской области от 6 ноября 2025 года № 292.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -491,51 +491,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение </w:t>
+              <w:t>Приложение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -556,51 +556,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к постановлению акимата </w:t>
+              <w:t>к постановлению акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -757,68 +757,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карантинная зона с введением карантинного режима по горчаку ползучему на территориях хозяйствующих субъектов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции постановления акимата Северо-Казахстанской области от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2299,87 +2339,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2220</w:t>
-[...35 lines deleted...]
-1,42</w:t>
+2614</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,592</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5573,86 +5613,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үлкен Қараой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="8"/>
-[...34 lines deleted...]
-"Нұр-ҚААД АГРО"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Нұр-ҚААД АГРО"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5819,87 +5839,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5810</w:t>
-[...35 lines deleted...]
-9,8495</w:t>
+5867</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,8549</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6555,51 +6575,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6,6358</w:t>
+6,6614</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6658,123 +6678,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Нұр-ҚААД АГРО"</w:t>
-[...71 lines deleted...]
-8,5432</w:t>
+Товарищество с ограниченной ответственность "Нұр-ҚААД АГРО"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,617</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6869,87 +6889,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2771</w:t>
-[...35 lines deleted...]
-11,1757</w:t>
+3609</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7883,123 +7903,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Ерлан"</w:t>
-[...71 lines deleted...]
-3,8064</w:t>
+Крестьянское хозяйство "Нур"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1575</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8022,159 +8042,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ленинградский</w:t>
-[...107 lines deleted...]
-0,7</w:t>
+Кишикаройский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Ерлан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+685</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,8064</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8233,123 +8253,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Светлана"</w:t>
-[...71 lines deleted...]
-0,4</w:t>
+Крестьянское хозяйство "Кома"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8408,123 +8428,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Раздолье"</w:t>
-[...71 lines deleted...]
-1</w:t>
+Крестьянское хозяйство "Светлана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9422,51 +9442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ленинградский</w:t>
+Талшыкский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10465,437 +10485,483 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...173 lines deleted...]
-0,06</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заградовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Мария села Корнеевка"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,30</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбылский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Архангельский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "НТС-Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10954,123 +11020,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Мария"</w:t>
-[...71 lines deleted...]
-0,34</w:t>
+Товарищество с ограниченной ответственностью "Егін жай Зерно"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11129,123 +11195,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Святодуховка-Агро"</w:t>
-[...71 lines deleted...]
-0,09</w:t>
+Крестьянское хозяйство "Мария"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11304,123 +11370,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Агро Сев"</w:t>
-[...71 lines deleted...]
-0,39</w:t>
+Товарищество с ограниченной ответственностью "Святодуховка-Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11443,159 +11509,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Первомайский</w:t>
-[...107 lines deleted...]
-0,15</w:t>
+Казанский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Агро Сев"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+355</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11654,123 +11720,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фермерское хозяйство "Светлана"</w:t>
-[...71 lines deleted...]
-1,87</w:t>
+Фермерское хозяйство "Колос"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+277</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11829,123 +11895,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фермерское хозяйство "Рубин"</w:t>
-[...71 lines deleted...]
-0,74</w:t>
+Фермерское хозяйство "Светлана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12004,123 +12070,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Казахавтодор"</w:t>
-[...71 lines deleted...]
-0,01</w:t>
+Фермерское хозяйство "Рубин"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+678</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12179,123 +12245,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фермерское хозяйство "Астык"</w:t>
-[...71 lines deleted...]
-0,13</w:t>
+Товарищество с ограниченной ответственностью "Казахавтодор"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12354,123 +12420,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фермерское хозяйство "Амира"</w:t>
-[...71 lines deleted...]
-0,37</w:t>
+Фермерское хозяйство "Астык"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12493,159 +12559,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пресноредутский</w:t>
-[...107 lines deleted...]
-1,22</w:t>
+Первомайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "Амира"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12704,123 +12770,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Турнова В.П."</w:t>
-[...71 lines deleted...]
-0,04</w:t>
+Товарищество с ограниченной ответственностью "Айнұр-2030"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+623</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12879,87 +12945,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Медний"</w:t>
-[...35 lines deleted...]
-85</w:t>
+Крестьянское хозяйство "Турнова В.П."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13054,123 +13120,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Булат"</w:t>
-[...71 lines deleted...]
-0,13</w:t>
+Товарищество с ограниченной ответственностью "Медний"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13229,123 +13295,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "c. Северный"</w:t>
-[...71 lines deleted...]
-0,11</w:t>
+Крестьянское хозяйство "Булат"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13368,382 +13434,334 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пресновский</w:t>
-[...107 lines deleted...]
-0,01</w:t>
+Пресноредутский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "С. Северный"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-0,14</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пресновский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Кайсенов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13766,1207 +13784,1255 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алтын Дән</w:t>
-[...107 lines deleted...]
-1,1</w:t>
+Пресновский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканское государственное предприятие "Казахавтодор"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,5</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+имени Магжана Жумабаева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успенский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "Луч"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-0,0134</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтын Дән</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Бейсембаев"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-0,03</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтын Дән</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Северянка Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...210 lines deleted...]
-7,0763</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылжарский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рощинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "RICH NOMAD NORD"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01340</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,673</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамлютский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дубровинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Агрофирма Мамлютская"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+имени Габита Мусрепова</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14992,123 +15058,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Дружба"</w:t>
-[...71 lines deleted...]
-1,1828</w:t>
+Товарищество с ограниченной ответственностью "Целинное-2004"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,0763</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15167,123 +15233,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "КУЖЕН"</w:t>
-[...71 lines deleted...]
-0,46</w:t>
+Товарищество с ограниченной ответственностью "Береке-Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2669</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,673</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15342,123 +15408,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фермерское хозяйство "АгроМир"</w:t>
-[...71 lines deleted...]
-0,111</w:t>
+Товарищество с ограниченной ответственностью "Дружба"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3696</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1828</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15481,159 +15547,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ломоносовский</w:t>
-[...107 lines deleted...]
-0,04</w:t>
+Дружбинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "КУЖЕН"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15656,159 +15722,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ломоносовский</w:t>
-[...107 lines deleted...]
-9,341</w:t>
+Дружбинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "АгроМир"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15867,123 +15933,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Агро-Ломоносовка"</w:t>
-[...71 lines deleted...]
-1,401</w:t>
+Товарищество с ограниченной ответственностью "Намыс"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16042,123 +16108,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Ишим-Агро"</w:t>
-[...71 lines deleted...]
-0,5</w:t>
+Товарищество с ограниченной ответственностью "Агро-Есіл"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7853</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16217,123 +16283,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Янтарь-98"</w:t>
-[...71 lines deleted...]
-2,38</w:t>
+Товарищество с ограниченной ответственностью "Агро-Ломоносовка"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1417</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16392,123 +16458,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Ника"</w:t>
-[...71 lines deleted...]
-0,0005</w:t>
+Товарищество с ограниченной ответственностью "Ишим-Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16531,159 +16597,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нежинский</w:t>
-[...107 lines deleted...]
-2,012</w:t>
+Ломоносовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Янтарь-98"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16706,159 +16772,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нежинский</w:t>
-[...107 lines deleted...]
-2,2002</w:t>
+Ломоносовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Ника"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16881,159 +16947,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Новосельский</w:t>
-[...107 lines deleted...]
-0,7202</w:t>
+Нежинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Нежинка-Ерке"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17056,159 +17122,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Новосельский</w:t>
-[...107 lines deleted...]
-1,81</w:t>
+Нежинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Буденное-СК"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1961</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,4042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17267,123 +17333,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Ерлан"</w:t>
-[...71 lines deleted...]
-0,17</w:t>
+Товарищество с ограниченной ответственностью "Астық-Привольный"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17442,123 +17508,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фермерское хозяйство "Самир"</w:t>
-[...71 lines deleted...]
-0,001</w:t>
+Фермерское хозяйство "Колос"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17581,159 +17647,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возвышенский</w:t>
-[...107 lines deleted...]
-1</w:t>
+Новосельский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Ерлан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17756,159 +17822,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возвышенский</w:t>
-[...107 lines deleted...]
-0,61</w:t>
+Новосельский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "Самир"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17967,123 +18033,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Юрий и К-2005"</w:t>
-[...71 lines deleted...]
-0,001</w:t>
+Фермерское хозяйство "Мурагер"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18142,123 +18208,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Береке-Брилевка"</w:t>
-[...71 lines deleted...]
-0,002</w:t>
+Крестьянское хозяйство "Яна"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+397</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18317,123 +18383,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Возвышенка-СК"</w:t>
-[...71 lines deleted...]
-0,0005</w:t>
+Товарищество с ограниченной ответственностью "Юрий и К-2005"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18456,159 +18522,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Андреевский</w:t>
-[...107 lines deleted...]
-0,112</w:t>
+Возвышенский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Береке-Брилевка"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,002</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18631,159 +18697,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шоптыкольский</w:t>
-[...107 lines deleted...]
-1,684</w:t>
+Возвышенский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Возвышенка-СК"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18806,159 +18872,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шоптыкольский</w:t>
-[...107 lines deleted...]
-1,5</w:t>
+Андреевский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "Даулет"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18981,159 +19047,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чистопольский</w:t>
-[...107 lines deleted...]
-1,4149</w:t>
+Шоптыкольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Целинный-2001"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19156,159 +19222,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чистопольский</w:t>
-[...107 lines deleted...]
-1,242</w:t>
+Шоптыкольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "Бірлік"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+548</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19367,123 +19433,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "EL INVEST AGRO"</w:t>
-[...71 lines deleted...]
-0,0601</w:t>
+Товарищество с ограниченной ответственностью "АстыкМол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3464</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,4149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19542,123 +19608,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "СП ГАРШИНО"</w:t>
-[...71 lines deleted...]
-0,1001</w:t>
+Товарищество с ограниченной ответственностью "Атамекен-Агро-Целинный"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,242</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19717,123 +19783,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фермерское хозяйство "Корель"</w:t>
-[...71 lines deleted...]
-0,033</w:t>
+Товарищество с ограниченной ответственностью "EL INVEST AGRO"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0601</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19892,119 +19958,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Чистополье</w:t>
-[...67 lines deleted...]
-0,072</w:t>
+Товарищество с ограниченной ответственностью "СП ГАРШИНО"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+755</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20063,123 +20133,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Фраш В.В"</w:t>
-[...71 lines deleted...]
-0,17</w:t>
+Фермерское хозяйство "Корель"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,033</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20202,159 +20272,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Червонный</w:t>
-[...107 lines deleted...]
-1,09</w:t>
+Чистопольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Чистополье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,072</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20377,159 +20443,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салкынкольский</w:t>
-[...107 lines deleted...]
-0,12</w:t>
+Чистопольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Фраш В.В."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20552,159 +20618,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салкынкольский</w:t>
-[...107 lines deleted...]
-0,64</w:t>
+Червонный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "АЗКО"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20763,123 +20829,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Еламан"</w:t>
-[...71 lines deleted...]
-0,0041</w:t>
+Фермерское хозяйство "Жигер Кокше"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+367</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20902,159 +20968,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шукыркольский</w:t>
-[...107 lines deleted...]
-0,626</w:t>
+Салкынкольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "Баис"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21077,159 +21143,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тахтабродский</w:t>
-[...107 lines deleted...]
-2,8301</w:t>
+Салкынкольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Еламан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21252,159 +21318,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тахтабродский</w:t>
-[...107 lines deleted...]
-0,0001</w:t>
+Шукыркольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Балдиков Кошан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,626</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21427,159 +21493,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кырымбетский</w:t>
-[...107 lines deleted...]
-0,1942</w:t>
+Тахтабродский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Акселеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6674</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,8301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21602,159 +21668,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кырымбетский</w:t>
-[...107 lines deleted...]
-0,6183</w:t>
+Тахтабродский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Тахтаброд-ТМ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21813,123 +21879,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Белгородское"</w:t>
-[...71 lines deleted...]
-0,0001</w:t>
+Товарищество с ограниченной ответственностью "Verum Agro SKO"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1942</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21988,123 +22054,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Краснознаменское-2"</w:t>
-[...71 lines deleted...]
-0,0007</w:t>
+ Товарищество с ограниченной ответственностью "КазСтройТрейд"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22163,346 +22229,298 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Кайнар-агро-11"</w:t>
-[...71 lines deleted...]
-1,521</w:t>
+Товарищество с ограниченной ответственностью "Белгородское"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-0,46</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кырымбетский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Краснознаменское-2"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22525,334 +22543,382 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тихоокеанский</w:t>
-[...107 lines deleted...]
-0,15</w:t>
+Кырымбетский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Кайнар-агро-11"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,521</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,65</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тайыншинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алаботинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Племзавод Алабота"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1852</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22911,123 +22977,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Аян" (ТОО "Лидер СКТ")</w:t>
-[...71 lines deleted...]
-0,42</w:t>
+Крестьянское хозяйство "Гильмизянов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23086,123 +23152,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "СТЮ-Агро"</w:t>
-[...71 lines deleted...]
-0,25</w:t>
+Крестьянское хозяйство "Альмира" (ТОО "Лидер СКТ")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23261,123 +23327,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Нурмахан"</w:t>
-[...71 lines deleted...]
-0,75</w:t>
+Товарищество с ограниченной ответственностью "Аян" (ТОО "Лидер СКТ")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23436,123 +23502,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный предприниматель "Jana- Dauir"</w:t>
-[...71 lines deleted...]
-0,21</w:t>
+Товарищество с ограниченной ответственностью "СТЮ-Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23575,159 +23641,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Тайынша</w:t>
-[...107 lines deleted...]
-0,04</w:t>
+Тихоокеанский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Нурмахан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23750,159 +23816,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Тайынша</w:t>
-[...107 lines deleted...]
-0,2</w:t>
+Тихоокеанский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный предприниматель "Jana- Dauir"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23960,52 +24026,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Товарищество с ограниченной ответственностью "Астана транспортные системы"</w:t>
+              <w:t xml:space="preserve">
+Пустырь </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24033,51 +24099,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24136,521 +24202,521 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пустырь</w:t>
-[...71 lines deleted...]
-0,02</w:t>
+Филиал акционерного общества "Национальная компания "Қазақстан темір жолы" - "Акмолинское отделение магистральной сети"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-0,359</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Тайынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пустырь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,00</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тимирязевский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аксуатский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "БАЙКЕН АГРО"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+727</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24709,123 +24775,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Родник-2"</w:t>
-[...71 lines deleted...]
-0,120</w:t>
+Товарищество с ограниченной ответственностью "Раймбек и К"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+560</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,075</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24884,123 +24950,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фермерское хозяйство "Штыма В.И. и К"</w:t>
-[...71 lines deleted...]
-0</w:t>
+Крестьянское хозяйство "Родник-2"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25059,123 +25125,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Ерназ-Агро СК"</w:t>
-[...71 lines deleted...]
-0,018</w:t>
+Фермерское хозяйство "Штыма В.И. и К"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25198,159 +25264,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мичуринский</w:t>
-[...107 lines deleted...]
-0,078</w:t>
+Дзержинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Ерназ-Агро СК"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25373,159 +25439,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Целинный</w:t>
-[...107 lines deleted...]
-0,962</w:t>
+Мичуринский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Мичуринский"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25548,159 +25614,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акжанский</w:t>
-[...107 lines deleted...]
-0</w:t>
+Целинный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Сағат-СК"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,962</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25723,557 +25789,557 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хмельницкий</w:t>
-[...107 lines deleted...]
-0,011</w:t>
+Акжанский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Райт-А.А."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,004</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-0,1084</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хмельницкий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Сағат-СК"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-1,488</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уалихановский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангельдинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автодорога Амангельды-Каратерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26332,123 +26398,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Ибрагим-Агро"</w:t>
-[...71 lines deleted...]
-0,324</w:t>
+Фермерское хозяйство "Жолдасбай- Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,488</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26507,123 +26573,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Кзылту-Агро"</w:t>
-[...71 lines deleted...]
-0,4</w:t>
+Товарищество с ограниченной ответственностью "Ибрагим-Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26682,123 +26748,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Простое товарищество "Искаков и К"</w:t>
-[...71 lines deleted...]
-1,568</w:t>
+Товарищество с ограниченной ответственностью "Кзылту-Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26857,123 +26923,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фермерское хозяйство "Ибрагимов и К"</w:t>
-[...71 lines deleted...]
-1,569</w:t>
+Простое товарищество "Искаков и К"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,568</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27032,123 +27098,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Кзылту-Астык"</w:t>
-[...71 lines deleted...]
-0,064</w:t>
+Фермерское хозяйство "Ибрагимов и К"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+590</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,569</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27207,123 +27273,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Егемендік-2017"</w:t>
-[...71 lines deleted...]
-0,3944</w:t>
+Товарищество с ограниченной ответственностью "Кзылту-Астык"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,064</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27382,123 +27448,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Болашак- Агро"</w:t>
-[...71 lines deleted...]
-0,1564</w:t>
+Товарищество с ограниченной ответственностью "Егемендік-2017"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27521,159 +27587,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бидайыкский</w:t>
-[...107 lines deleted...]
-0,032</w:t>
+Актуесайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "Болашак- Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1564</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27732,123 +27798,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Кадр"</w:t>
-[...71 lines deleted...]
-0,21</w:t>
+Крестьянское хозяйство "Айдана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,032</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27871,159 +27937,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коктерекский</w:t>
-[...107 lines deleted...]
-2,6885</w:t>
+Бидайыкский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Кадр"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28082,123 +28148,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Unite-Инвест"</w:t>
-[...71 lines deleted...]
-0,2906</w:t>
+Товарищество с ограниченной ответственностью "АФ Кзылту-Нан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,7625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28221,159 +28287,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тельжанский</w:t>
-[...107 lines deleted...]
-0,2</w:t>
+Коктерекский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фермерское хозяйство "Жолдасбай - Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+337</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28396,159 +28462,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тельжанский</w:t>
-[...107 lines deleted...]
-0,0372</w:t>
+Коктерекский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Unite-Инвест"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+683</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2906</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28607,123 +28673,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Кзылту-Астык"</w:t>
-[...71 lines deleted...]
-0,0744</w:t>
+Товарищество с ограниченной ответственностью "Ас Агро Эксперт"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28746,159 +28812,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акбулакский</w:t>
-[...107 lines deleted...]
-0,0709</w:t>
+Тельжанский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автодорога Кишкенеколь-Тельжан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28921,159 +28987,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акбулакский</w:t>
-[...107 lines deleted...]
-0,6754</w:t>
+Тельжанский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Кзылту-Астык"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0744</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -29132,123 +29198,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Агро Экокорм"</w:t>
-[...71 lines deleted...]
-1,0014</w:t>
+Товарищество с ограниченной ответственностью "Unite-Инвест"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+817</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0709</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -29307,123 +29373,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Крестьянское хозяйство "Сагындыков"</w:t>
-[...71 lines deleted...]
-0,031</w:t>
+Товарищество с ограниченной ответственностью "АФ Кзылту-Нан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,6768</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -29446,159 +29512,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Каратерекский</w:t>
-[...107 lines deleted...]
-0,0015</w:t>
+Акбулакский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Сагындыков"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+824</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -29657,499 +29723,522 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Aksay Kz"</w:t>
-[...71 lines deleted...]
-0,9415</w:t>
+Автодорога</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...212 lines deleted...]
-3,03</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каратерекский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Aksay Kz"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3934</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шал Акына</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Афанасьевский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...78 lines deleted...]
-0,02</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Asyl Farms"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30221,51 +30310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30373,87 +30462,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-220</w:t>
-[...35 lines deleted...]
-0,25</w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30476,179 +30565,136 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Юбилейный</w:t>
-[...127 lines deleted...]
-1,00</w:t>
+Афанасьевский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30671,159 +30717,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Городецкий</w:t>
-[...107 lines deleted...]
-0,3</w:t>
+Юбилейный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крестьянское хозяйство "Светлана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30846,159 +30892,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Городецкий</w:t>
-[...107 lines deleted...]
-0,701</w:t>
+Юбилейный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Шал акын АГРО-2020"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -31057,123 +31103,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Шубарат"</w:t>
-[...71 lines deleted...]
-0,75</w:t>
+Товарищество с ограниченной ответственностью "Asyl Farms"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -31196,159 +31242,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сухорабовский</w:t>
-[...107 lines deleted...]
-0,07</w:t>
+Городецкий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Пармен Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -31371,159 +31417,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сухорабовский</w:t>
-[...107 lines deleted...]
-0,15</w:t>
+Городецкий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Шубарат"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,808</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -31546,170 +31592,520 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Семипольский</w:t>
-[...107 lines deleted...]
-0,35</w:t>
+Сухорабовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Asyl Farms"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сухорабовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Алмас Агро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семипольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Дюсеке Жер"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31732,87 +32128,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-141611,62</w:t>
-[...35 lines deleted...]
-207,6845</w:t>
+142409,62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+208,2583</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -31844,55 +32240,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>