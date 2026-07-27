--- v0 (2025-10-04)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3589fad" w14:textId="3589fad">
+    <w:p w14:paraId="6189fc2" w14:textId="6189fc2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении положения о коммунальном государственном учреждении "Управление по мобилизационной подготовке, территориальной и гражданской обороне города Алматы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Алматы от 9 сентября 2025 года № 3/623</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Постановление акимата города Алматы от 9 сентября 2025 года № 3/623.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -181,262 +175,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О государственном имуществе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", акимат города Алматы ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о коммунальном государственном учреждении "Управление по мобилизационной подготовке, территориальной и гражданской обороне города Алматы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коммунальному государственному учреждению "Управление по мобилизационной подготовке, территориальной и гражданской обороне города Алматы" (далее – Учреждение) в установленном действующим законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) перерегистрацию Учреждения в органах юстиции города Алматы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направление настоящего постановления в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата города Алматы от 8 апреля 2024 года № 2/236 "Об утверждении положения о коммунальном государственном учреждении "Управление сейсмической безопасности и мобилизационной подготовки города Алматы". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Настоящее постановление вводится в действие со дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -531,68 +494,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Сатыбалды</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -658,3098 +603,3250 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановлением акимата города Алматы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 сентября 2025 года № 3/623</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положение о коммунальном государственном учреждении "Управление по мобилизационной подготовке, территориальной и гражданской обороне города Алматы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о коммунальном государственном учреждении "Управление по мобилизационной подготовке, территориальной и гражданской обороне города Алматы"</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Управление по мобилизационной подготовке, территориальной и гражданской обороны города Алматы" (далее – Государственное учреждение) является государственным органом Республики Казахстан, осуществляющим руководство в сферах мобилизационной подготовки и мобилизации, территориальной обороны, гражданской защиты и гражданской обороны, сейсмической безопасности, обеспечения призыва граждан на воинскую службу, а также координации деятельности государственных органов и организаций по вопросам профилактики правонарушений, обеспечения охраны общественного порядка, борьбы с преступностью, противодействия коррупции, терроризму и экстремизму на территории города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Государственное учреждение осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение является юридическим лицом в организационно-правовой форме коммунального государственного учреждения, имеет печать с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Государственного учреждения и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структура и лимит штатной численности коммунального государственного учреждения "Управление по мобилизационной подготовке, территориальной и гражданской обороны города Алматы" утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местонахождение юридического лица: 050001, город Алматы, Бостандыкский район, пл. Республики, 4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Настоящее Положение является учредительным документом Государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансирование деятельности Государственного учреждения осуществляется из республиканского и местного бюджетов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Государственному учреждению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Учредитель – Коммунальное государственное учреждение "Аппарат акима города Алматы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Режим работы – пятидневная рабочая неделя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Государственному учреждению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение выполнения мероприятий по мобилизационной подготовке и мобилизации в городе Алматы, отнесенных к компетенции Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выполнение мероприятий по обеспечению готовности и совершенствованию системы территориальной обороны города Алматы, отнесенных к компетенции Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение комплекса мероприятий по организации и обеспечению призыва граждан на воинскую службу, отнесенных к компетенции Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение и координация мероприятий по гражданской обороне и гражданской защите отнесенных к компетенции Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) координация деятельности аппаратов акимов районов города Алматы, структурных подразделений акимата города Алматы, их подведомственных организаций, городских служб и подразделений, органов внутренних дел и других заинтересованных государственных органов и организаций по вопросам профилактики правонарушений, обеспечения охраны общественного порядка и безопасности, организации работы по борьбе с преступностью, противодействия коррупции, экстремизму и терроризму;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организация деятельности и межведомственного взаимодействия по профилактике терроризма и экстремизма, а также минимизации или ликвидации последствий терроризма на территории города Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) координация выполнения мероприятий по сейсмической безопасности, мобилизационной подготовке и мобилизации, территориальной обороне, гражданской защите и гражданской обороне, организации и обеспечению призыва граждан на воинскую службу, профилактике правонарушений, обеспечению охраны общественного порядка, противодействию коррупции, экстремизму и терроризму на территории города Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мониторинг выполнения мероприятий по обеспечению сейсмической безопасности структурными подразделениями акимата города Алматы, их подведомственными организациями, территориальными подразделениями центральных государственных органов, а также другими государственными органами и организациями на территории города Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) совершенствование государственной системы сейсмической безопасности на территории города Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) координация мероприятий по оздоровлению окружающей среды и восстановлению хозяйственной деятельности при ликвидации последствий чрезвычайной ситуации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организация взаимодействия органов управления, сил и средств гражданской защиты для ликвидации чрезвычайных ситуаций и их последствий, в том числе разрушительных землетрясений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) организация работ по ликвидации чрезвычайных ситуаций природного и техногенного характера, а также по проектированию, строительству, проведению капитального и текущего ремонта, реконструкции и сейсмоусилению объектов в сфере гражданской защиты, а также объектов военной инфраструктуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать от государственных органов, иных организаций независимо от форм собственности и физических лиц документацию, информацию и сведения, необходимые для реализации поставленных целей и задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекать для проведения экспертных работ внешних экспертов (физических и юридических лиц), имеющих лицензии на выполнение определенных видов работ и оказание услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводить переговоры и заключать соглашения с организациями и юридическими лицами по вопросам, относящимся к компетенции Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пользоваться информационными банками данных (в том числе закрытыми) по вопросам, относящимся к компетенции Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить предложения акиму города Алматы по вопросам, отнесенным к компетенции Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить в установленном порядке проекты постановлений акимата, решений маслихата и распоряжений акима города Алматы по вопросам, входящим в компетенцию Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инициировать создание, а также принимать участие в работе консультативно-совещательных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрабатывать и вносить в акимат и маслихат города Алматы, а также иные государственные органы программы, предложения по вопросам, отнесенным к компетенции Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организовывать и проводить в установленном законодательством порядке конкурсы по государственным закупкам товаров, работ, услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять управление переданным ему имуществом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращаться с иском в суд в порядке, установленном действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекать в установленном порядке работников структурных подразделений акимата и их подведомственных организаций, а также территориальных подразделений центральных государственных органов и иных организаций к выполнению мероприятий, отнесенных к компетенции Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные полномочия, предоставленные законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не разглашать информацию, составляющую коммерческую, служебную, иную охраняемую Законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдать требования по обеспечению режима секретности в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассматривать обращения физических и юридических лиц, в порядке, предусмотренном действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       давать разъяснения по вопросам, входящим в компетенцию Государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять реализацию государственной политики, в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иные обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение выполнения мероприятий и разработки соответствующих планов по мобилизационной подготовке, оперативному оборудованию территории, территориальной обороне, гражданской защите и гражданской обороне в городе Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение реализации комплекса мероприятий по переводу государственных органов и организаций города Алматы, на функционирование в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах компетенции контроль работы структурных подразделений по созданию и сохранению страхового фонда документации на изделия вооружения и военной техники, важнейшей гражданской продукции, а также проектной документации на объекты повышенного риска, системы жизнеобеспечения населения и объекты, являющимися национальным достоянием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участие в создании специальных формирований и обеспечении их деятельности для выполнения задач в интересах Вооруженных Сил, других войск и воинских формирований, специальных государственных органов, а также для обеспечения бесперебойной работы экономики и жизнедеятельности населения в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах компетенции участие в выполнении мероприятий по оперативному оборудованию территории и обеспечении развития военной инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществление определения и размещения местных мобилизационных заказов, а также обеспечение выполнения организациями мобилизационных заказов и заданий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) координация работы структурных подразделений акимата города Алматы по подготовке и заключению договоров (контрактов) с организациями на выполнение местных мобилизационных заказов, производство товаров, выполнение работ и оказание услуг на период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) координация работы по организации обучения работников мобилизационных органов местных исполнительных органов, подчиненных учреждений и организаций, имеющих мобилизационные заказы, на курсах повышения квалификации работников мобилизационных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) выполнение подготовки и свода отчетов по мобилизационной подготовке и оценке мобилизационной готовности города Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществление выработки предложений по совершенствованию системы мобилизационной подготовки, территориальной обороны, гражданской защиты и гражданской обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организация работы и координация деятельности Совета обороны города Алматы в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) участие в заблаговременной подготовке города Алматы по гражданской обороне в мирное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) разработка документации по подготовке и проведению командно-штабных, тактико-специальных, военно-экономических учений, тренировок и сборов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) внесение предложений руководству акимата города Алматы, по вопросу выделения финансовых средств на мероприятия по мобилизационной подготовке, территориальной и гражданской обороне, гражданской защите и призыву граждан на воинскую службу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) координация работы коммунального государственного учреждения "Служба обеспечения мобилизационной подготовки и территориальной обороны";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) оказание содействия местным органам военного управления в их работе в мирное время и при объявлении мобилизации, а также участие в проведении военно-экономических и командно-штабных учений по мобилизационному развертыванию и выполнению мероприятий мобилизационного плана города Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация взаимодействия с местными исполнительными и представительными органами, центральными государственными органами, в частности с Министерством национальной экономики Республики Казахстан, Министерством обороны Республики Казахстан, Министерством по чрезвычайным ситуациям Республики Казахстан, Министерством внутренних дел Республики Казахстан, Комитетом национальной безопасности Республики Казахстан и их территориальными подразделениями, подведомственными учреждениями, командованием Алматинского регионального гарнизона, а также другими государственными органами и организациями, организациями имеющими мобилизационные задания и заказы по вопросам мобилизационной подготовки и мобилизации, гражданской защиты, территориальной и гражданской обороны, а также призыва граждан на воинскую службу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечение выполнения мероприятий по мобилизационной подготовке и мобилизации, территориальной обороне, гражданской защите и гражданской обороне, организации и обеспечению призыва граждан на воинскую службу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) в пределах компетенции осуществление контроля за формированием и укомплектованием органов управления и подразделений территориальной обороны на военное время личным составом, техникой и другими необходимыми средствами в соответствии со штатно-табельной потребностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) участие в организации территориальной обороны города Алматы в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) взаимодействие с Бригадой территориальной обороны города Алматы в мирное время, в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) разработка и внесение на утверждение перечень важных объектов и коммуникаций коммунального значения, подлежащих обязательной охране и обороне в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) в пределах компетенции по согласованию с оперативно-территориальными органами военного управления определение пунктов сбора и мест размещения бригады территориальной обороны города Алматы в период мобилизации, военного положения и в военное время, а также при специальном развертывании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) участие в определении мест хранения вооружения, техники, боеприпасов и другого имущества бригады территориальной обороны города Алматы при их развертывании, в периоды проведения воинских сборов, мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) в пределах компетенции осуществление контроля за содержанием и обеспечением бригады территориальной обороны города Алматы для выполнения задач территориальной обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) в пределах компетенции координация работы по организации и обеспечению воинского учета и подготовки граждан к воинской службе, их призыв на воинскую службу, воинские сборы и призыв по мобилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) осуществление контроля за обеспечением органов военного управления оборудованными призывными (сборными) пунктами, их содержанием, снабжением медикаментами, инструментарием, противопожарным, медицинским и хозяйственным имуществом, автомобильным транспортом, а также средствами связи и охраны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) в пределах компетенции координация работы местных исполнительных органов и местных органов военного управления по вопросам призыва граждан на воинскую службу и приписки допризывников, призывных и медицинских комиссий местных органов военного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) координация работы городского сборного пункта, находящегося в ведении местного исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) в пределах компетенции осуществление контроля за целевым исполнением бюджетных средств по мероприятиям в рамках исполнения всеобщей воинской обязанности и подготовки территориальной обороны города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) участие в организации и обеспечении своевременного оповещения и доставки военнообязанных и призывников на призывные пункты или в воинские части, а также обеспечении поставки техники на сборные пункты или в воинские части и специальные государственные органы, в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) создание и поддержание в постоянной готовности силы и средства территориальной подсистемы управления гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) организация руководства территориальной подсистемой гражданской защиты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) принятие необходимых мер по определению объемов, накоплению, хранению, обновлению и поддержанию в готовности имущества гражданской обороны, а также участие в формировании предложений по созданию мобилизационного резерва в городе и предприятиях, организациях, имеющих мобилизационные заказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) в пределах компетенции обеспечение создания и участие в поддержании в готовности основных и запасных (городских, загородных), вспомогательных и подвижных пунктов управления акима;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) в пределах своей компетенции проведение мероприятий по гражданской обороне, в целях защиты населения, объектов и территории Республики Казахстан, снижения ущерба и потерь при возникновении военных конфликтов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) в пределах компетенции координация работы государственного коммунального предприятия на праве хозяйственного ведения "Служба спасения города Алматы", в рамках исполнения мероприятий по предупреждению и ликвидации чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...98 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
-[...15 lines deleted...]
-      43) обеспечение деятельности Алматинской городской комиссии по вопросам борьбы с коррупцией, Антитеррористической комиссии при акимате города Алматы, Межведомственного Штаба по координации государственных органов, направленного на противодействие наркомании и наркобизнесу, и содействие в работе Алматинского городского оперативного Штаба по борьбе с терроризмом;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38) исключен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39) исключен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40) исключен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41) исключен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>42) исключен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43) исключен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>44) исключен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45) исключен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) осуществление анализа обращений и выявление системных проблем, поднимаемых заявителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
-[...15 lines deleted...]
-      44) осуществление сбора информации от государственных органов и на ежемесячной основе составление экспресс-анализов в рамках Перечня информационных потребностей Комиссии;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) координация и контроль выполнения мероприятий по обеспечению сейсмической безопасности ответственными государственными органами и организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
-[...15 lines deleted...]
-      45) разработка и внесение на утверждение Перечень объектов, уязвимых в террористическом отношении, расположенных на территории города Алматы;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) внесение предложений по повышению сейсмической безопасности и внедрению современных инновационных систем оповещения, информирование и обучение населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
-[...15 lines deleted...]
-      46) осуществление анализа обращений и выявление системных проблем, поднимаемых заявителями;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) внесение предложений по улучшению координации, действиям и согласованности между государственными органами, организациями, службами гражданской защиты и экстренными оперативными службами на случай возникновения разрушительных землетрясений и других чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
-[...15 lines deleted...]
-      47) координация и контроль выполнения мероприятий по обеспечению сейсмической безопасности ответственными государственными органами и организациями;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) координация проведения общегородских сейсмотренировок и обучения населения по действиям при землетрясении, а также оказание содействия Департаменту по чрезвычайным ситуациям города Алматы в их организации и проведении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
-[...15 lines deleted...]
-      48) внесение предложений по повышению сейсмической безопасности и внедрению современных инновационных систем оповещения, информирование и обучение населения;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) координация развития системы раннего предупреждения населения о землетрясениях и различных чрезвычайных ситуациях, а также формирования культуры безопасности населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
-[...15 lines deleted...]
-      49) внесение предложений по улучшению координации, действиям и согласованности между государственными органами, организациями, службами гражданской защиты и экстренными оперативными службами на случай возникновения разрушительных землетрясений и других чрезвычайных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) участие в координации вопросов информирования населения и организаций о мерах в сфере гражданской защиты, при чрезвычайных ситуациях, в том числе при возникновении землетрясений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
-[...15 lines deleted...]
-      50) координация проведения общегородских сейсмотренировок и обучения населения по действиям при землетрясении, а также оказание содействия Департаменту по чрезвычайным ситуациям города Алматы в их организации и проведении;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) организация взаимодействия с ТОО "Национальный научный центр сейсмологических наблюдений и исследований" МЧС РК, АО "Казахский научно-исследовательский и проектный институт строительства и архитектуры" и другими организациями, а также научными институтами и международными организациями в области сейсмологии и сейсмической безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
-[...15 lines deleted...]
-      51) координация развития системы раннего предупреждения населения о землетрясениях и различных чрезвычайных ситуациях, а также формирования культуры безопасности населения;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) осуществление совместно с Департаментом по чрезвычайным ситуациям города Алматы координации действий по ликвидации последствий разрушительных землетрясений на территории города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
-[...15 lines deleted...]
-      52) участие в координации вопросов информирования населения и организаций о мерах в сфере гражданской защиты, при чрезвычайных ситуациях, в том числе при возникновении землетрясений;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) внесение предложений по повышению сейсмической надежности и устойчивости существующих зданий и сооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
-[...15 lines deleted...]
-      53) организация взаимодействия с ТОО "Национальный научный центр сейсмологических наблюдений и исследований" МЧС РК, АО "Казахский научно-исследовательский и проектный институт строительства и архитектуры" и другими организациями, а также научными институтами и международными организациями в области сейсмологии и сейсмической безопасности;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) проведение сейсмического аудита объектов города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
-[...15 lines deleted...]
-      54) осуществление совместно с Департаментом по чрезвычайным ситуациям города Алматы координации действий по ликвидации последствий разрушительных землетрясений на территории города Алматы;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) координация Комиссии по предупреждению и ликвидации чрезвычайных ситуаций города Алматы и оказание содействия рабочему органу комиссии Департаменту по чрезвычайным ситуациям города Алматы в организации заседаний комиссий, а также в подготовке, согласовании, регистрации и рассылке протоколов комиссий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
-[...15 lines deleted...]
-      55) внесение предложений по повышению сейсмической надежности и устойчивости существующих зданий и сооружений;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) участие в пределах компетенции в осуществлении мероприятий совместно с Департаментом по чрезвычайным ситуациям города Алматы по предупреждению и ликвидации чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
-[...15 lines deleted...]
-      56) проведение сейсмического аудита объектов города Алматы;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) участие в организации информационного взаимодействия аварийных и экстренных служб города Алматы, служб гражданской защиты с едиными дежурно-диспетчерскими службами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
-[...15 lines deleted...]
-      57) координация Комиссии по предупреждению и ликвидации чрезвычайных ситуаций города Алматы и оказание содействия рабочему органу комиссии Департаменту по чрезвычайным ситуациям города Алматы в организации заседаний комиссий, а также в подготовке, согласовании, регистрации и рассылке протоколов комиссий;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) совместно с Департаментом по чрезвычайным ситуациям города Алматы координация мероприятий по жизнеобеспечению населения во время чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
-[...15 lines deleted...]
-      58) участие в пределах компетенции в осуществлении мероприятий совместно с Департаментом по чрезвычайным ситуациям города Алматы по предупреждению и ликвидации чрезвычайных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) участие в пределах компетенции в разработке и принятии мер по предотвращению чрезвычайных ситуаций, сохранению жизни и здоровья людей, защите материальных и культурных ценностей, а также ликвидации последствий и снижению ущерба при чрезвычайных ситуациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
-[...15 lines deleted...]
-      59) участие в организации информационного взаимодействия аварийных и экстренных служб города Алматы, служб гражданской защиты с едиными дежурно-диспетчерскими службами;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) совместно с Департаментом по чрезвычайным ситуациям города Алматы осуществление подготовки перечня по отнесению организаций к категориям по гражданской обороне и его внесение на утверждение акиму города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
-[...15 lines deleted...]
-      60) совместно с Департаментом по чрезвычайным ситуациям города Алматы координация мероприятий по жизнеобеспечению населения во время чрезвычайных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) координация проведения мероприятий по обеспечению пожарной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z127" w:id="116"/>
-[...15 lines deleted...]
-      61) участие в пределах компетенции в разработке и принятии мер по предотвращению чрезвычайных ситуаций, сохранению жизни и здоровья людей, защите материальных и культурных ценностей, а также ликвидации последствий и снижению ущерба при чрезвычайных ситуациях;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) координация работы по организации обучения работников местных исполнительных органов на курсах подготовки, переподготовки специалистов и руководящего состава в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
-[...15 lines deleted...]
-      62) совместно с Департаментом по чрезвычайным ситуациям города Алматы осуществление подготовки перечня по отнесению организаций к категориям по гражданской обороне и его внесение на утверждение акиму города Алматы;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) оказание содействия органам гражданской защиты, в том числе Департаменту по чрезвычайным ситуациям города Алматы в основной деятельности и проводимых мероприятиях, а также участие в проведении командно-штабных, тактико-специальных, военно-экономических учений и тренировок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z129" w:id="118"/>
-[...15 lines deleted...]
-      63) координация проведения мероприятий по обеспечению пожарной безопасности;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) рассмотрение обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
-[...15 lines deleted...]
-      64) координация работы по организации обучения работников местных исполнительных органов на курсах подготовки, переподготовки специалистов и руководящего состава в сфере гражданской защиты;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) рассмотрение петиций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
-[...15 lines deleted...]
-      65) оказание содействия органам гражданской защиты, в том числе Департаменту по чрезвычайным ситуациям города Алматы в основной деятельности и проводимых мероприятиях, а также участие в проведении командно-штабных, тактико-специальных, военно-экономических учений и тренировок;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) осуществление иных функций, возложенных на Государственное учреждение в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
-[...15 lines deleted...]
-      66) рассмотрение обращений физических и юридических лиц;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 14 с изменением, внесенным постановлением акимата города Алматы от 09.02.2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1/75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия руководителя Государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство Государственным учреждением осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Государственное учреждение задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z133" w:id="122"/>
-[...15 lines deleted...]
-      67) рассмотрение петиций;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Первый руководитель Государственного учреждения назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z134" w:id="123"/>
-[...15 lines deleted...]
-      68) осуществление иных функций, возложенных на Государственное учреждение в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Государственного учреждения имеет заместителей, которые назначаются на должность и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия первого руководителя Государственного учреждения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и руководит работой Государственного учреждения и несет персональную ответственность за выполнение возложенных на Государственное учреждение задач и осуществляемых функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принимает меры, направленные на противодействие коррупционным правонарушениям, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в соответствии с действующим законодательством назначает на должности и освобождает от должности работников Государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в установленном действующим законодательством порядке поощряет, налагает дисциплинарные взыскания на сотрудников Государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждает структуру Государственного учреждения и положения об его отделах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) издает приказы в пределах своих полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представляет Государственное учреждение в государственных органах и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выдает доверенность на представление интересов Государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Государственного учреждения в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Первый руководитель Государственного учреждения определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z151" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия руководителя Государственного учреждения</w:t>
-[...239 lines deleted...]
-      8) выдает доверенность на представление интересов Государственного учреждения;</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Государственного учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z148" w:id="137"/>
-[...15 lines deleted...]
-      9) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Государственное учреждение может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z149" w:id="138"/>
-[...15 lines deleted...]
-      Исполнение полномочий первого руководителя Государственного учреждения в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Государственного учреждения формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z150" w:id="139"/>
-[...15 lines deleted...]
-      19. Первый руководитель Государственного учреждения определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Государственным учреждением, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:bookmarkStart w:name="z155" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Государственное учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z156" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Государственного учреждения</w:t>
-[...19 lines deleted...]
-      20. Государственное учреждение может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и ликвидация Государственного учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z153" w:id="142"/>
-[...15 lines deleted...]
-      Имущество Государственного учреждения формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и ликвидация Государственного учреждения осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
-[...15 lines deleted...]
-      21. Имущество, закрепленное за Государственным учреждением, относится к коммунальной собственности.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Государственного учреждения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
-[...15 lines deleted...]
-      22. Государственное учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное коммунальное предприятие на праве хозяйственного ведения "Служба спасения города Алматы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:p>
-[...49 lines deleted...]
-      23. Реорганизация и ликвидация Государственного учреждения осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммунальное государственное учреждение "Служба обеспечения мобилизационной подготовки и территориальной обороны".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4075,31 +4172,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>