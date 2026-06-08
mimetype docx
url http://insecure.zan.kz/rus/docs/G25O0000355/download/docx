--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7768508" w14:textId="7768508">
+    <w:p w14:paraId="17a494c" w14:textId="17a494c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Перечня материально-технического оснащения, строительства, реконструкции и ремонта зданий и сооружений для оказания содействия местными исполнительными органами территориальным органам и подведомственным государственным учреждениям Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 22 августа 2025 года № 355</w:t>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 22 августа 2025 года № 355.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -672,8944 +672,16910 @@
               </w:rPr>
               <w:t>от 22 августа 2025 года № 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень материально - технического оснащения, строительства, реконструкции и ремонта зданий и сооружений для оказания содействия местными исполнительными органами территориальным органам и подведомственным государственным учреждениям Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень – в редакции приказа Министра по чрезвычайным ситуациям РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Транспортные средства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пожарные автоцистерны;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Транспортные средства:</w:t>
+      2) пожарные автоцистерны с механической лестницей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) пожарные автоцистерны;</w:t>
+      3) автомобиль многофункциональный газо-водяного (пароводяного) тушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) пожарные автоцистерны с механической лестницей;</w:t>
+      4) многоцелевой пожарно-спасательный автомобиль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) автомобиль многофункциональный газо-водяного (пароводяного) тушения;</w:t>
+      5) автомобиль первой помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) многоцелевой пожарно-спасательный автомобиль;</w:t>
+      6) автомобиль быстрого реагирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) автомобиль первой помощи;</w:t>
+      7) автомобиль воздушно-пенного тушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) автомобиль быстрого реагирования;</w:t>
+      8) автомобиль порошкового тушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) автомобиль воздушно-пенного тушения;</w:t>
+      9) автомобиль газового тушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) автомобиль порошкового тушения;</w:t>
+      10) автомобиль комбинированного тушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) автомобиль газового тушения;</w:t>
+      11) пожарная насосная станция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) автомобиль комбинированного тушения;</w:t>
+      12) автомобиль насосно-рукавный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) пожарная насосная станция;</w:t>
+      13) автомобиль рукавный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) автомобиль насосно-рукавный;</w:t>
+      14) автолестница;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) автомобиль рукавный;</w:t>
+      15) автоподъемник коленчатый;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) автолестница;</w:t>
+      16) автопеноподъемник;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) автоподъемник коленчатый;</w:t>
+      17) автомобиль аварийно-спасательный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) автопеноподъемник;</w:t>
+      18) автомобиль связи и освещения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) автомобиль аварийно-спасательный;</w:t>
+      19) автомобиль газодымозащитной службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) автомобиль связи и освещения;</w:t>
+      20) автомобиль штабной;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) автомобиль газодымозащитной службы;</w:t>
+      21) автомобиль (прицеп) дымоудаления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) автомобиль штабной;</w:t>
+      22) автотопливозаправщик;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) автомобиль (прицеп) дымоудаления;</w:t>
+      23) бульдозер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) автотопливозаправщик;</w:t>
+      24) погрузчик фронтальный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) бульдозер;</w:t>
+      25) самосвал;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) погрузчик фронтальный;</w:t>
+      26) тягач с тралом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) самосвал;</w:t>
+      27) экскаватор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) тягач с тралом;</w:t>
+      28) автокран;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) экскаватор;</w:t>
+      29) трактор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) автокран;</w:t>
+      30) ассенизаторская машина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) трактор;</w:t>
+      31) автомобиль-цистерна для питьевой воды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) ассенизаторская машина;</w:t>
+      32) грузовой автомобиль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) автомобиль-цистерна для питьевой воды;</w:t>
+      33) микроавтобус;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) грузовой автомобиль;</w:t>
+      34) автобус;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) микроавтобус;</w:t>
+      35) автобус агитационный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34) автобус;</w:t>
+      36) автомобиль легковой оперативный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) автобус агитационный;</w:t>
+      37) транспорт повышенной проходимости комбинированный многоцелевой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) автомобиль легковой оперативный;</w:t>
+      38) автоприцеп двухосный, одноосный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) транспорт повышенной проходимости комбинированный многоцелевой;</w:t>
+      39) автомобиль с кузовом универсальным, герметичным (кунг);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38) автоприцеп двухосный;</w:t>
+      40) автотранспорт повышенной проходимости с автономным пассажирским салоном (вахтовка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) автомобиль с кузовом универсальным, герметичным (кунг);</w:t>
+      41) роторный снегоочиститель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40) автотранспорт повышенной проходимости с автономным пассажирским салоном (вахтовка);</w:t>
+      42) вездеход-снегоход;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41) роторный снегоочиститель;</w:t>
+      43) передвижная авторемонтная мастерская;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42) вездеход-снегоход;</w:t>
+      44) передвижная пожарно-техническая лаборатория;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43) передвижная авторемонтная мастерская;</w:t>
+      45) автомобиль сопровождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44) передвижная пожарно-техническая лаборатория;</w:t>
+      46) автомобиль оперативно-технический;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45) автомобиль сопровождения;</w:t>
+      47) автомобиль оперативный с комплектом водолазного оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46) автомобиль оперативно-технический;</w:t>
+      48) автомобиль оперативно-спасательный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47) автомобиль оперативный с комплектом водолазного оборудования;</w:t>
+      49) вездеход-болотоход;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48) автомобиль оперативно-спасательный;</w:t>
+      52) снегоход с прицепом для транспортировки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49) вездеход-болотоход;</w:t>
+      53) прицеп для транспортировки плавсредств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50) гидроцикл;</w:t>
+      54) санитарный автотранспорт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51) аэробот;</w:t>
+      55) автомобиль кинологической службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52) снегоход с прицепом для транспортировки;</w:t>
+      56) автомобиль специальный реанимационный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53) прицеп для транспортировки плавсредств;</w:t>
+      57) медико-спасательный реанимобиль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54) санитарный автотранспорт;</w:t>
+      58) автомобиль реанимационно-эвакуационный на высокопроходимом шасси;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55) автомобиль кинологической службы;</w:t>
+      59) пожарный мотоцикл;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56) автомобиль специальный реанимационный;</w:t>
+      60) командно-штабная машина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57) медико-спасательный реанимобиль;</w:t>
+      61) центробежные пожарные насосы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58) автомобиль реанимационно-эвакуационный на высокопроходимом шасси;</w:t>
+      62) цистерна прицепная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      59) пожарный мотоцикл;</w:t>
+      63) автомобильная фильтровальная станция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      60) командно-штабная машина с прицепом;</w:t>
+      64) автомобиль связи и оперативного реагирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      61) центробежные пожарные насосы;</w:t>
+      65) жилой модуль (прицеп);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      62) цистерна прицепная;</w:t>
+      66) автомобиль технической службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      63) автомобильная фильтровальная станция.</w:t>
+      67) электропитающая станция на базе автомобиля повышенной проходимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Плавательные средства:</w:t>
+      68) автомобиль радиационной, химической, биологической разведки повышенной проходимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) спасательная лодка (с транспортным прицепом);</w:t>
+      69) квадроцикл с прицепом для транспортировки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) водолазный бот с трейлером для транспортировки;</w:t>
+      70) роботизированная дистанционно управляемая платформа для тушения пожаров и проведения аварийно-спасательных работ (робототехника);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) спасательный катер с трейлером для транспортировки;</w:t>
+      71) прицеп для транспортировки трупов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) гребная лодка;</w:t>
+      72) пожарный автопоезд с цистерной, необходим для подвоза воды при тушении пожаров в безводных районах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) лодка надувная;</w:t>
+      73) автомобиль оповещения населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) плот спасательный;</w:t>
+      74) автомобиль водолазной службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) подвесной лодочный мотор;</w:t>
+      75) прицеп для перевозки служебных собак;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) судно на воздушной подушке.</w:t>
+      76) прицеп для перевозки аварийно-спасательного и водолазного оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Имущество для оснащения учебных классов:</w:t>
+      77) Автомобиль с иммерсионным контейнером;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) интерактивная доска;</w:t>
+      78) Эвакуатор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) манекены;</w:t>
+      2. Плавательные средства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) кафедра для выступающего;</w:t>
+      1) металлическая лодка (с транспортным прицепом);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) стойка вешалка;</w:t>
+      2) спасательный катер с трейлером для транспортировки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) зеркало;</w:t>
+      3) гребная лодка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) экран (плазменная панель);</w:t>
+      4) лодка надувная с транцевой доской;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) ламинатор;</w:t>
+      5) плот спасательный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) плоттер;</w:t>
+      6) подвесной лодочный мотор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) переплетная машина (брошюратор);</w:t>
+      7) судно на воздушной подушке с прицепом для транспортировки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) презентер (устройство для управления показом презентацией);</w:t>
+      8) гидроцикл с прицепом для транспортировки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) акустическая система;</w:t>
+      9) Причалы плавучие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) усилитель звука;</w:t>
+      3. Имущество для оснащения учебных классов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) записывающее устройство (видео и аудио);</w:t>
+      1) интерактивная доска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) микрофон для преподавателя;</w:t>
+      2) манекены;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) лазерная указка;</w:t>
+      3) кафедра для выступающего;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) программное обеспечение (облачная онлайн платформа ZOOM и другие);</w:t>
+      4) стойка вешалка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) приборы радиационной и химической разведки</w:t>
+      5) зеркало;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) средства медицинской защиты и профилактики (аптечки первой помощи, перевязочные материалы и другие);</w:t>
+      6) экран (плазменная панель);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) средства пожаротушения (огнетушитель и другие);</w:t>
+      7) ламинатор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) элементы спасательного снаряжения;</w:t>
+      8) плоттер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) макеты защитных сооружений (убежища, противорадиационных укрытий), пожаро-взрывоопасных объектов и другие.</w:t>
+      9) переплетная машина (брошюратор);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Пожарно-техническое вооружение, оборудование и инвентарь:</w:t>
+      10) презентер (устройство для управления показом презентацией);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) токарно-винторезный станок;</w:t>
+      11) акустическая система;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) автоподъемники;</w:t>
+      12) усилитель звука;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) шлифовальные машины;</w:t>
+      13) записывающее устройство (видео и аудио);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) стенд развала схождения колес электронный для легковых автомобилей;</w:t>
+      14) микрофон для преподавателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) электросварочные аппараты;</w:t>
+      15) лазерная указка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) рычажные и гидравлические прессы;</w:t>
+      16) программное обеспечение (облачная онлайн платформа ZOOM и другие);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) выпрямитель тока для зарядки аккумуляторов;</w:t>
+      17) приборы радиационной и химической разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) машина полировальная;</w:t>
+      18) средства медицинской защиты и профилактики (аптечки первой помощи, перевязочные материалы и другие);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) устройства для слива отработанных масел с агрегатов автомобиля;</w:t>
+      19) средства пожаротушения (огнетушитель и другие);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) компрессор стационарный гаражного типа;</w:t>
+      20) элементы спасательного снаряжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) ультразвуковая ванна для чистки форсунок инжекторных двигателей;</w:t>
+      21) макеты защитных сооружений (убежища, противорадиационных укрытий), пожаро-взрывоопасных объектов и другие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) авто-электрокар;</w:t>
+      22) рабочие станции (процессор не менее IntelCore i3, оперативная память не менее 4 Гб, каждая рабочая станция должна быть оснащена веб-камерами для ведения видеозаписи процесса тестирования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) таль ручная или электроприводная (тельфер);</w:t>
+      23) система кондиционирования помещений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) домкрат передвижной гаражного типа;</w:t>
+      24) диспенсер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) домкрат дорожный гидравлический 6-12 тонный;</w:t>
+      25) система цифрового видео и аудио наблюдения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) набор приспособлений и инструментов для технического обслуживания;</w:t>
+      26) принтер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) тепловизоры;</w:t>
+      4. Пожарно-техническое вооружение, оборудование и инвентарь:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) мотопомпа прицепная;</w:t>
+      1) токарно-винторезный станок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) мотопомпа переносная;</w:t>
+      2) автоподъемники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) рукав всасывающий, длиной 4 м, диаметром 125 (200) мм, комплкет;</w:t>
+      4) стенд развала схождения колес электронный для легковых автомобилей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) рукав всасывающий, длиной 4 м, диаметром 80 мм, комплект;</w:t>
+      5) электросварочные аппараты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) рукав напорно-всасывающий, длиной 20 метров диаметром 51 мм комплект;</w:t>
+      6) рычажные и гидравлические прессы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) рукав напорный, длиной 20 м, диаметром 77 мм, комплект;</w:t>
+      7) выпрямитель тока для зарядки аккумуляторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) рукав напорный, длиной 20 м, диаметром 66 мм, комплект;</w:t>
+      8) машина полировальная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) переносное устройство пожаротушения с высокоскоростной подачей огнетушащего вещества (ранцевая система):</w:t>
+      9) устройства для слива отработанных масел с агрегатов автомобиля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z137" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      импульсная или газодинамическая система, комплект;</w:t>
+      10) компрессор стационарный гаражного типа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      модуль пожаротушения, тонкораспыленная струя воды, комплект;</w:t>
+      11) ультразвуковая ванна для чистки форсунок инжекторных двигателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) гидравлический аварийно-спасательный инструмент, в комплекте:</w:t>
+      12) авто-электрокар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      комбиинструмент;</w:t>
+      13) таль ручная или электроприводная (тельфер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      насосная станция;</w:t>
+      14) домкрат передвижной гаражного типа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      резак-ножницы;</w:t>
+      15) домкрат дорожный гидравлический 6-12 тонный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      гидравлический шланг;</w:t>
+      16) набор приспособлений и инструментов для технического обслуживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      разжим;</w:t>
+      17) тепловизоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      гидравлический домкрат;</w:t>
+      18) мотопомпа прицепная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) комплект аккумуляторного аварийно-спасательного инструмента, в комплекте:</w:t>
+      19) мотопомпа переносная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      комбиинстурмент;</w:t>
+      20) рукав всасывающий, длиной 4 м, диаметром 125 (200) мм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      резак-ножницы;</w:t>
+      21) рукав всасывающий, длиной 4 м, диаметром 80 мм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кусачки;</w:t>
+      22) рукав напорно-всасывающий, длиной 20 метров диаметром 51 мм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      домкрат;</w:t>
+      23) рукав напорный, длиной 20 м, диаметром 77 мм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) стволы пожарные;</w:t>
+      24) рукав напорный, длиной 20 м, диаметром 66 мм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) компрессор воздушный стационарный для заправки аппаратов на сжатом воздухе;</w:t>
+      25) переносное устройство пожаротушения с высокоскоростной подачей огнетушащего вещества (ранцевая система):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) электростанция (электрогенератор);</w:t>
+      импульсная или газодинамическая система;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) датчик движения (сигнализатор неподвижного состояния);</w:t>
+      модуль пожаротушения, тонкораспыленная струя воды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) диэлектрический набор (боты, коврик, ножницы, перчатки)</w:t>
+      26) гидравлический аварийно-спасательный инструмент, в комплекте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Аварийно-спасательные инструменты, водолазное оборудование и снаряжение, инженерное оборудование:</w:t>
+      комбиинструмент;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дыхательный аппарат;</w:t>
+      насосная станция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) гидрокостюм (сухого и мокрого типа);</w:t>
+      резак-ножницы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z159" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) гидрокомбинезон;</w:t>
+      гидравлический шланг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) помпа водолазная;</w:t>
+      разжим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) переносной компрессор;</w:t>
+      гидравлический домкрат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) водолазная полнолицевая маска;</w:t>
+      27) комплект аккумуляторного аварийно-спасательного инструмента, в комплекте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z163" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) эхолот;</w:t>
+      комбиинстурмент;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z164" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) ультразвуковая система;</w:t>
+      резак-ножницы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z165" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) компенсатор плавучести;</w:t>
+      кусачки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z166" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) установка подводного освещения;</w:t>
+      домкрат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z167" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) компас подводный;</w:t>
+      28) стволы пожарные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z168" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) спасательный круг;</w:t>
+      29) компрессор воздушный стационарный для заправки аппаратов на сжатом воздухе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z169" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) конец "Александрова";</w:t>
+      30) электростанция (электрогенератор);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z170" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) сигнальный конец;</w:t>
+      31) датчик движения (сигнализатор неподвижного состояния);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) спусковой конец;</w:t>
+      32) диэлектрический набор (боты, коврик, ножницы, перчатки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z172" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) спасательный жилет;</w:t>
+      33) надувная осветительная башня (с генератором);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z173" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) индивидуальный водолазный компьютер;</w:t>
+      34) оборудование для ликвидации пожаров на электромобиле;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) боты водолазные;</w:t>
+      35) противопожарный беспилотный летательный аппарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z175" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) ласты;</w:t>
+      36) огнетушитель аэрозольный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z176" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) водолазное белье;</w:t>
+      37) запасные части и комплектующие дыхательных аппаратов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z177" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) водолазный нож;</w:t>
+      38) запасные части для пожарных автомобилей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z178" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) дыхательный аппарат с жилетом-компенсатором плавучести;</w:t>
+      39) набор электроинструментов (гайковерт, дрель-шуруповерт, перфоратор, угловая шлифмашина);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z179" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) глубиномер наручный;</w:t>
+      40) фонарь осветительный специальный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z180" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) комплект специальных инструментов;</w:t>
+      41) пожарный насос для пожарных автомобилей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:bookmarkStart w:name="z181" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) маска подводника полнолицевая с дыхательной трубкой;</w:t>
+      42) пожарный насос высокого давления с катушкой и стволом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z182" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) фонарь подводный;</w:t>
+      43) катушка рукавная высокого давления в комплектации со стволом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z183" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) насос гидравлический;</w:t>
+      44) шкаф для сушки пожарных рукавов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z184" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) челюстной расширитель;</w:t>
+      45) холодильник;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z185" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) челюстной резак;</w:t>
+      46) телевизор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z186" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) челюстной комбирезак;</w:t>
+      47) плитка электрическая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z187" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) домкрат железнодорожный;</w:t>
+      48) стол, стулья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) опора домкрата;</w:t>
+      49) шкаф для одежды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z189" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) минирезак;</w:t>
+      50) кондиционер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:bookmarkStart w:name="z190" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34) опорные клинья и блоки комплект А;</w:t>
+      51) тепловая пушка (электрический, газовый, дизельный);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) пневматические подушки;</w:t>
+      52) переносной автономный отопитель на 12V и 24V;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) комплект для герметизации резервуаров;</w:t>
+      53) мойка высокого давления для мытья автомобилей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z193" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) оборудование для заделки течей (вакуумная присоска);</w:t>
+      54) мобильная автозаправочная станция в комплекте (резервуар для хранения нефтепродуктов, колонка для заправки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:bookmarkStart w:name="z194" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38) бензопила;</w:t>
+      55) ранцевые лесные опрыскиватели (РЛО-20);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z195" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39) дискорез;</w:t>
+      56) ремонтный комплект для ремонта РЛО – 1 комплект, на 1 РЛО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z196" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40) резак для троса и арматуры;</w:t>
+      57) панорамная маска для дыхательного аппарата на сжатом воздухе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z197" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41) электроотбойник;</w:t>
+      58) электростанция в комплекте с кабелями и системой освещения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z198" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42) электроперфоратор;</w:t>
+      59) рукав напорный, длиной 20 м, диаметром 150 мм. комплект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkStart w:name="z199" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43) насосная станция с автономным приводом;</w:t>
+      60) лом универсальный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z200" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44) станок токарно-винторезный (для заточки цепей);</w:t>
+      61) топор на фибергласовой ручке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
     <w:bookmarkStart w:name="z201" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45) сумка - укладка (в комплекте);</w:t>
+      62) мойка высокого давления (электрическая);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:bookmarkStart w:name="z202" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46) электросварочный переносной агрегат (автомобильный);</w:t>
+      63) аппарат (мойка) высокого давления (бензиновая);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z203" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47) электростанция;</w:t>
+      64) паяльная лампа (бензиновая);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z204" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48) компрессор высокого давления;</w:t>
+      65) хлопушка пожарная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:bookmarkStart w:name="z205" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49) компрессор с автономным приводом;</w:t>
+      66) цепная пила (на АКБ, бензиновая);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:bookmarkStart w:name="z206" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50) полевое зарядное устройство для подзарядки аккумуляторов;</w:t>
+      67) проволока оцинкованная диаметром 1,6 мм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z207" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51) тросовая лебедка;</w:t>
+      68) проволока оцинкованная диаметром 1,8-2 мм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z208" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52) вентилируемое водолазное снаряжение;</w:t>
+      69) лестница штурмовая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:bookmarkStart w:name="z209" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53) подводная теле - видео система;</w:t>
+      70) лестница трехколенная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
     <w:bookmarkStart w:name="z210" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54) зимний спасательный инвентарь;</w:t>
+      71) колонка пожарная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:bookmarkStart w:name="z211" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55) портативный (воздушный) газоанализатор с набором индикаторных трубок;</w:t>
+      72) сетка для всасывающего рукава СВ-80, с веревкой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z212" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56) автономный прибор ночного поиска и обнаружения, с цифровым дальномером;</w:t>
+      73) сетка для всасывающего рукава СВ-125 (200), с веревкой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkStart w:name="z213" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57) телефонная водолазная станция;</w:t>
+      74) фонарь электрический индивидуальный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:bookmarkStart w:name="z214" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58) стационарный компрессор электрический;</w:t>
+      75) фонарь электрический групповой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z215" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      59) дверной гидравлический домкрат;</w:t>
+      76) спасательный пожарный рукав для спасения людей из высотных зданий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:bookmarkStart w:name="z216" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      60) мотопомпа;</w:t>
+      77) диагностический комплекс для проведения диагностики электронных систем дизельных двигателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
     <w:bookmarkStart w:name="z217" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      61) станок токарный;</w:t>
+      78) Бензорез</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z218" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      62) станок фрезерный;</w:t>
+      79) Воздуходувное устройство с опрыскивателем для тушения природных пожаров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z219" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      63) пресс;</w:t>
+      80) Защитный экран на колесах с лафетным стволом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z220" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64) станок сверлильный;</w:t>
+      81) Спасательное рукавное устройство</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z221" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      65) шиномонтажное оборудование;</w:t>
+      82) Интерактивный планшет</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z222" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66) прибор поиска пострадавших;</w:t>
+      83) Комплект подачи компрессионной пены</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z223" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67) компрессор с автономным приводом в комплекте;</w:t>
+      84) Страховочный строп с двумя карабинами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:bookmarkStart w:name="z224" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      68) бинокль;</w:t>
+      85) Система пожаротушения тяговых аккумуляторов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:bookmarkStart w:name="z225" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      69) термометр;</w:t>
+      Покрывало для тушения электромобилей (многоразовый)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:bookmarkStart w:name="z226" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      70) шанцевый инструмент;</w:t>
+      86) Газоанализатор переносной с детектором опасных веществ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:bookmarkStart w:name="z227" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      71) инженерное оборудование;</w:t>
+      87) Промежуточная емкость</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:bookmarkStart w:name="z228" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      72) теплозащитный экран;</w:t>
+      88) Мобильное устройство для эвакуации автомобиля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:bookmarkStart w:name="z229" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      73) шлем-каска бронированная;</w:t>
+      89) Плавающая мотопомпа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:bookmarkStart w:name="z230" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      74) бронежилет;</w:t>
+      5. Аварийно-спасательные инструменты, водолазное оборудование и снаряжение, инженерное оборудование:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:bookmarkStart w:name="z231" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      75) лопата;</w:t>
+      1) дыхательный аппарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:bookmarkStart w:name="z232" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      76) лом;</w:t>
+      2) гидрокостюм (сухого и мокрого типа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:bookmarkStart w:name="z233" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      77) кирка;</w:t>
+      3) гидрокомбинезон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:bookmarkStart w:name="z234" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      78) кувалда.</w:t>
+      4) помпа водолазная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
     <w:bookmarkStart w:name="z235" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      79) сейсмотренажер.</w:t>
+      5) переносной компрессор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:bookmarkStart w:name="z236" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Организационная техника:</w:t>
+      6) водолазная полнолицевая маска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:bookmarkStart w:name="z237" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) персональный компьютер в комплекте (монитор, процессор, принтер, клавиатура, мышь, колонки);</w:t>
+      7) эхолот;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z238" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ноутбук;</w:t>
+      8) ультразвуковая система;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z239" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) цифровой фотоаппарат;</w:t>
+      9) компенсатор плавучести;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z240" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) телевизор;</w:t>
+      10) установка подводного освещения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:bookmarkStart w:name="z241" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) планшет;</w:t>
+      11) компас подводный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z242" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) цифровая видеокамера;</w:t>
+      12) спасательный круг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z243" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) видеопроектор.</w:t>
+      13) конец "Александрова";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z244" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Снаряжение и средства радиационной, химической и биологической защиты:</w:t>
+      14) сигнальный конец;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:bookmarkStart w:name="z245" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дегазационная кабина;</w:t>
+      15) спусковой конец;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z246" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) защитный комплект от высокотоксичных химических веществ;</w:t>
+      16) спасательный жилет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:bookmarkStart w:name="z247" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тренировочный костюм химической защиты;</w:t>
+      17) индивидуальный водолазный компьютер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z248" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) очки защитные, герметические для работы с агрессивными жидкостями и веществами;</w:t>
+      18) боты водолазные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
     <w:bookmarkStart w:name="z249" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) противогаз изолирующий с панорамной маской;</w:t>
+      19) ласты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
     <w:bookmarkStart w:name="z250" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) дыхательный аппарат на сжатом воздухе;</w:t>
+      20) водолазное белье;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
     <w:bookmarkStart w:name="z251" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) дыхательный аппарат кислородный;</w:t>
+      21) водолазный нож;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
     <w:bookmarkStart w:name="z252" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) кислородный самоспасатель;</w:t>
+      22) дыхательный аппарат с жилетом-компенсатором плавучести;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:bookmarkStart w:name="z253" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) измеритель-сигнализатор поисковый, для определения радиационного излучения;</w:t>
+      23) глубиномер наручный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:bookmarkStart w:name="z254" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) индивидуальный газоанализатор;</w:t>
+      24) комплект специальных инструментов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:bookmarkStart w:name="z255" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) прибор определения герметичности химических костюмов;</w:t>
+      25) маска подводника полнолицевая с дыхательной трубкой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:bookmarkStart w:name="z256" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) прибор обнаружения химических веществ;</w:t>
+      26) фонарь подводный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:bookmarkStart w:name="z257" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) прибор химической разведки;</w:t>
+      27) насос гидравлический;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
     <w:bookmarkStart w:name="z258" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) комплект специальных средств для проведения дегазации и дезинфекции;</w:t>
+      28) челюстной расширитель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:bookmarkStart w:name="z259" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) измеритель-сигнализатор, поисковый;</w:t>
+      29) челюстной резак;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
     <w:bookmarkStart w:name="z260" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) респиратор фильтрующий</w:t>
+      30) челюстной комбирезак;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
     <w:bookmarkStart w:name="z261" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) противогазы 4-х часового защитного действия;</w:t>
+      31) домкрат железнодорожный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
     <w:bookmarkStart w:name="z262" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) компрессор воздушный (мобильный), стационарный (один резервный) для аппаратов на сжатом воздухе;</w:t>
+      32) опора домкрата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:bookmarkStart w:name="z263" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) стенд для испытания воздушных баллонов;</w:t>
+      33) минирезак;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:bookmarkStart w:name="z264" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) сигнализатор неподвижного состояния;</w:t>
+      34) опорные клинья и блоки комплект А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:bookmarkStart w:name="z265" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) перчатки резиновые электрозащитные;</w:t>
+      35) пневматические подушки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
     <w:bookmarkStart w:name="z266" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) боевая одежда пожарных;</w:t>
+      36) комплект для герметизации резервуаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:bookmarkStart w:name="z267" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) противогаз фильтрующий;</w:t>
+      37) оборудование для заделки течей (вакуумная присоска);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z268" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) прибор радиационной разведки;</w:t>
+      38) бензопила;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z269" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) защитный костюм изолирующего типа;</w:t>
+      39) дискорез;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z270" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) защитная одежда от радиации;</w:t>
+      40) резак для троса и арматуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z271" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) костюм биологической защиты многоразовый;</w:t>
+      41) электроотбойник;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
     <w:bookmarkStart w:name="z272" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) фильтровентиляционный агрегат (установка);</w:t>
+      42) электроперфоратор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
     <w:bookmarkStart w:name="z273" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) измеритель мощности дозы, стационарный;</w:t>
+      43) насосная станция с автономным приводом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
     <w:bookmarkStart w:name="z274" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) прибор биологической разведки (переносной);</w:t>
+      44) станок токарно-винторезный (для заточки цепей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
     <w:bookmarkStart w:name="z275" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) индивидуальный дозиметр;</w:t>
+      45) сумка - укладка (в комплекте);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
     <w:bookmarkStart w:name="z276" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) беспилотный летательный аппарат радиационной, химической и биологической разведки;</w:t>
+      46) электросварочный переносной агрегат (автомобильный);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
     <w:bookmarkStart w:name="z277" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) роботизированный комплекс радиационной, химической и биологической разведки.</w:t>
+      47) электростанция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
     <w:bookmarkStart w:name="z278" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Средства жизнеобеспечения:</w:t>
+      48) компрессор высокого давления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z279" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) штабная палатка 5, 20, 40 -местная;</w:t>
+      49) компрессор с автономным приводом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z280" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) душевая установка полевая;</w:t>
+      50) полевое зарядное устройство для подзарядки аккумуляторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:bookmarkStart w:name="z281" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) кухня полевая;</w:t>
+      51) тросовая лебедка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
     <w:bookmarkStart w:name="z282" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ангары сборно-разборные.</w:t>
+      52) вентилируемое водолазное снаряжение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:bookmarkStart w:name="z283" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Медицинское оборудование, инвентарь и имущество для комнаты психологической диагностики и разгрузки:</w:t>
+      53) подводная теле - видео система;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
     <w:bookmarkStart w:name="z284" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) монитор пациента;</w:t>
+      54) зимний спасательный инвентарь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
     <w:bookmarkStart w:name="z285" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) дефибриллятор монитор;</w:t>
+      55) портативный (воздушный) газоанализатор с набором индикаторных трубок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
     <w:bookmarkStart w:name="z286" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аппарат для искусственной вентиляции легких портативный в защитном чехле;</w:t>
+      56) автономный прибор ночного поиска и обнаружения, с цифровым дальномером;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
     <w:bookmarkStart w:name="z287" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) электрокардиограф;</w:t>
+      57) телефонная водолазная станция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
     <w:bookmarkStart w:name="z288" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) кислородный ингалятор;</w:t>
+      58) стационарный компрессор электрический;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
     <w:bookmarkStart w:name="z289" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) электроотсос;</w:t>
+      59) дверной гидравлический домкрат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkStart w:name="z290" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) глюкометр;</w:t>
+      60) мотопомпа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
     <w:bookmarkStart w:name="z291" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) пульсоксиметр;</w:t>
+      61) станок токарный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
     <w:bookmarkStart w:name="z292" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) комплект для измерения артериального давления (тонометр и фонендоскоп);</w:t>
+      62) станок фрезерный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
     <w:bookmarkStart w:name="z293" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) кислородный баллон на 10 л. для медицинских газов;</w:t>
+      63) пресс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
     <w:bookmarkStart w:name="z294" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) облучатель бактерицидный;</w:t>
+      64) станок сверлильный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
     <w:bookmarkStart w:name="z295" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) холодильник;</w:t>
+      65) шиномонтажное оборудование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
     <w:bookmarkStart w:name="z296" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) плитка электрическая;</w:t>
+      66) прибор поиска пострадавших;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
     <w:bookmarkStart w:name="z297" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) негатоскоп;</w:t>
+      67) компрессор с автономным приводом в комплекте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
     <w:bookmarkStart w:name="z298" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) алкотестер;</w:t>
+      68) бинокль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
     <w:bookmarkStart w:name="z299" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) устройство для проведения искусственного дыхания "рот-устройство-рот";</w:t>
+      69) термометр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
     <w:bookmarkStart w:name="z300" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) дыхательный аппарат ручной – мешок Амбу;</w:t>
+      70) шанцевый инструмент;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
     <w:bookmarkStart w:name="z301" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) стол;</w:t>
+      71) инженерное оборудование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
     <w:bookmarkStart w:name="z302" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) стулья;</w:t>
+      72) теплозащитный экран;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:bookmarkStart w:name="z303" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) стол перевязочный;</w:t>
+      73) шлем-каска бронированная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
     <w:bookmarkStart w:name="z304" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) кушетка медицинская;</w:t>
+      74) бронежилет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
     <w:bookmarkStart w:name="z305" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) шкаф для одежды;</w:t>
+      75) лопата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
     <w:bookmarkStart w:name="z306" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) шкаф для документов;</w:t>
+      76) лом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
     <w:bookmarkStart w:name="z307" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) шкаф для медикаментов и медицинских инструментов;</w:t>
+      77) кирка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
     <w:bookmarkStart w:name="z308" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) ростомер;</w:t>
+      78) кувалда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:bookmarkStart w:name="z309" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) весы напольные;</w:t>
+      79) сейсмотренажер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:bookmarkStart w:name="z310" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) ширма медицинская;</w:t>
+      80) аварийно-спасательные инструменты в комплекте</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
     <w:bookmarkStart w:name="z311" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) лампа настольная;</w:t>
+      81) устройство для отлова змей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
     <w:bookmarkStart w:name="z312" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) жалюзи, тюль и шторы;</w:t>
+      82) прибор для обнаружения людей в лавинах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
     <w:bookmarkStart w:name="z313" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) сейф для хранения лекарственных препаратов, подлежащих учету;</w:t>
+      83) устройство для отпугивания животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
     <w:bookmarkStart w:name="z314" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) полиграф;</w:t>
+      84) солнечная электростанция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z315" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) универсальный психодиагностический комплекс, мобильный вариант;</w:t>
+      85) солнечная панель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
     <w:bookmarkStart w:name="z316" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) ноутбук или стационарный компьютер (монитор и системный блок);</w:t>
+      86) аккумулятор 100А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
     <w:bookmarkStart w:name="z317" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34) принтер;</w:t>
+      87) контролер 30вт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
     <w:bookmarkStart w:name="z318" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) сканер-копир;</w:t>
+      88) инвертор 220в;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z319" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) музыкальный центр;</w:t>
+      89) кабель 2*2,5;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z320" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) цифровой фотоаппарат;</w:t>
+      90) кабель для соединения солнечных панелей 100м;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z321" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38) цифровая видеокамера;</w:t>
+      91) широкополосный сейсмометр высокой чувствительности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
     <w:bookmarkStart w:name="z322" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39) цифровой видеопроектор;</w:t>
+      92) акселерометр сильных движений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
     <w:bookmarkStart w:name="z323" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40) проекционный экран;</w:t>
+      93) шестиканальный цифровой сейсмический регистратор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
     <w:bookmarkStart w:name="z324" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41) цветной телевизор с ж/к экраном, с диагональю не менее 72 см;</w:t>
+      94) зарядное устройство 12 V -100A;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:bookmarkStart w:name="z325" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42) DVD проигрыватель;</w:t>
+      95) зарядное устройство 24 V – 100А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
     <w:bookmarkStart w:name="z326" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43) аэратор – озонатор или ионизатор воздуха;</w:t>
+      96) прибор для измерения Гелия в воде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
     <w:bookmarkStart w:name="z327" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44) кресло – массажер;</w:t>
+      97) магнитная мешалка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
     <w:bookmarkStart w:name="z328" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45) переносная лампа ультрафиолетового излучения;</w:t>
+      98) магнитная мешалка с подогревом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
     <w:bookmarkStart w:name="z329" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46) кондиционер;</w:t>
+      99) весы аналитические.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
     <w:bookmarkStart w:name="z330" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47) мягкий уголок (диван и 2 кресла);</w:t>
+      100) универсальный шлем (гермошлем) спасателя с встроенным освещением и видео радиофицированный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:bookmarkStart w:name="z331" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48) стол журнальный;</w:t>
+      101) сварочный аппарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
     <w:bookmarkStart w:name="z332" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49) аквариум, с оборудованием к нему;</w:t>
+      102) станок для навязки и перекатки пожарных рукавов и перекатки на новое ребро с барабаном для размещения сложенного рукава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
     <w:bookmarkStart w:name="z333" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50) искусственный фонтан напольный или настольный;</w:t>
+      103) рукавомоечный станок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
     <w:bookmarkStart w:name="z334" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51) релаксационное и психологическое оборудование;</w:t>
+      104) агрегат (установка) для испытания и талькирования пожарных рукавов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
     <w:bookmarkStart w:name="z335" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52) воздушно-пузырьковая панель или труба;</w:t>
+      105) станок для нарезки рукавов на соединительные головки диаметром 150;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
     <w:bookmarkStart w:name="z336" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53) психофизиологическая система;</w:t>
+      106) вентилируемое водолазное снаряжение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
     <w:bookmarkStart w:name="z337" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54) портативный прибор для психокоррекции;</w:t>
+      107) лыжи с креплением в комплекте с лыжными ботинками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
     <w:bookmarkStart w:name="z338" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55) психофизиологический анализатор;</w:t>
+      108) костюм лыжный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
     <w:bookmarkStart w:name="z339" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56) аппаратно - программный психодиагностический комплекс;</w:t>
+      109) очки лыжные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
     <w:bookmarkStart w:name="z340" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57) фибероптический модуль;</w:t>
+      110) палки лыжные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
     <w:bookmarkStart w:name="z341" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58) аппарат для релаксации с использованием слаботочных электрических низкочастотных импульсов;</w:t>
+      111) палки трекинговые;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
     <w:bookmarkStart w:name="z342" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      59) аппарат биологической обратной связи;</w:t>
+      112) каска лыжная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
     <w:bookmarkStart w:name="z343" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      60) комплект оснащения для класса психологической и психофизиологической диагностики и тренингов биоуправления;</w:t>
+      113) снегоступы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
     <w:bookmarkStart w:name="z344" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      61) кровать (раскладушка);</w:t>
+      114) костюм для работы на льду;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
     <w:bookmarkStart w:name="z345" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      62) тумбочка прикроватная;</w:t>
+      115) спасательный дрон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
     <w:bookmarkStart w:name="z346" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      63) стол раскладной шестиместный;</w:t>
+      6. Снаряжение и средства радиационной, химической и биологической защиты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
     <w:bookmarkStart w:name="z347" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64) скамейка раскладная трехместная;</w:t>
+      1) дегазационная кабина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:bookmarkStart w:name="z348" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      65) одеяло полушерстяное;</w:t>
+      2) защитный комплект от высокотоксичных химических веществ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
     <w:bookmarkStart w:name="z349" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66) матрацы ватные;</w:t>
+      3) тренировочный костюм химической защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
     <w:bookmarkStart w:name="z350" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67) подушка;</w:t>
+      4) очки защитные, герметические для работы с агрессивными жидкостями и веществами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
     <w:bookmarkStart w:name="z351" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      68) простыни;</w:t>
+      5) противогаз изолирующий с панорамной маской;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
     <w:bookmarkStart w:name="z352" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      69) наволочки;</w:t>
+      6) дыхательный аппарат на сжатом воздухе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
     <w:bookmarkStart w:name="z353" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      70) умывальник (на 20 человек);</w:t>
+      7) дыхательный аппарат кислородный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
     <w:bookmarkStart w:name="z354" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      71) биотуалет;</w:t>
+      8) кислородный самоспасатель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
     <w:bookmarkStart w:name="z355" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      72) кухня полевая (на 25 человек);</w:t>
+      9) измеритель-сигнализатор поисковый, для определения радиационного излучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
     <w:bookmarkStart w:name="z356" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      73) прожектор;</w:t>
+      10) индивидуальный газоанализатор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
     <w:bookmarkStart w:name="z357" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      74) пожарные щиты.</w:t>
+      11) прибор определения герметичности химических костюмов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
     <w:bookmarkStart w:name="z358" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Оборудование связи, информатизации и вычислительной техники:</w:t>
+      12) прибор обнаружения химических веществ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
     <w:bookmarkStart w:name="z359" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) видеостена;</w:t>
+      13) прибор химической разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
     <w:bookmarkStart w:name="z360" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) локальная вычислительная сеть (структурированная кабельная сеть);</w:t>
+      14) комплект специальных средств для проведения дегазации и дезинфекции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
     <w:bookmarkStart w:name="z361" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) рабочая станция (системный блок, монитор, клавиатура, мышь, акустическая система, источник бесперебойного питания, сетевой фильтр);</w:t>
+      15) измеритель-сигнализатор, поисковый;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
     <w:bookmarkStart w:name="z362" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) периферийное устройство (сканер, принтер, многофункциональное устройство);</w:t>
+      16) респиратор фильтрующий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
     <w:bookmarkStart w:name="z363" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) переносной компьютер в защищенном корпусе;</w:t>
+      17) противогазы 4-х часового защитного действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
     <w:bookmarkStart w:name="z364" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сервер электронного документооборота в комплекте;</w:t>
+      18) компрессор воздушный (мобильный), стационарный (один резервный) для аппаратов на сжатом воздухе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
     <w:bookmarkStart w:name="z365" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) конференц система с обеспечением видео-сопровождения и синхронного перевода;</w:t>
+      19) стенд для испытания воздушных баллонов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
     <w:bookmarkStart w:name="z366" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) абонентский терминал видеоконференцсвязи;</w:t>
+      20) сигнализатор неподвижного состояния;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
     <w:bookmarkStart w:name="z367" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) система видеонаблюдения;</w:t>
+      21) перчатки резиновые электрозащитные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
     <w:bookmarkStart w:name="z368" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) цифровой коммутатор;</w:t>
+      22) боевая одежда пожарных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
     <w:bookmarkStart w:name="z369" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) приемник глобальной системы позиционирования;</w:t>
+      23) противогаз фильтрующий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
     <w:bookmarkStart w:name="z370" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) радиостанция коротковолновая до 1 000 Вт стационарная диапозона коротких волн (с функцией передачи данных);</w:t>
+      24) прибор радиационной разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
     <w:bookmarkStart w:name="z371" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) радиостанция коротковолновая до 1 000 Вт мобильная (с функцией передачи данных);</w:t>
+      25) защитный костюм изолирующего типа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
     <w:bookmarkStart w:name="z372" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) радиостанция коротковолновая до 1 000 Вт носимая;</w:t>
+      26) защитная одежда от радиации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
     <w:bookmarkStart w:name="z373" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) репитер ультракоротковолнового диапазона;</w:t>
+      27) костюм биологической защиты многоразовый;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
     <w:bookmarkStart w:name="z374" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) радиоудлинитель;</w:t>
+      28) фильтровентиляционный агрегат (установка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:bookmarkStart w:name="z375" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) радиостанция ультракоротковолновая транкинговая/конвенциальная (мобильная, стационарная, носимая);</w:t>
+      29) измеритель мощности дозы, стационарный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
     <w:bookmarkStart w:name="z376" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) автоматическая телефонная система;</w:t>
+      30) прибор биологической разведки (переносной);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
     <w:bookmarkStart w:name="z377" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) система оповещения;</w:t>
+      31) индивидуальный дозиметр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
     <w:bookmarkStart w:name="z378" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) электропитающая станция на базе автомобиля повышенной проходимости;</w:t>
+      32) беспилотный летательный аппарат радиационной, химической и биологической разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
     <w:bookmarkStart w:name="z379" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) система записи телефонных и радио переговоров, хранения архива переговоров большой емкости;</w:t>
+      33) роботизированный комплекс радиационной, химической и биологической разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
     <w:bookmarkStart w:name="z380" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) автомобильный видеорегистратор;</w:t>
+      34) специальная защитная одежда пожарных от повышенных тепловых воздействии (теплоотражающий костюм);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
     <w:bookmarkStart w:name="z381" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) светосигнальная громкоговорящая установка;</w:t>
+      35) комплект фильтрующей одежды хлопчатобумажный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
     <w:bookmarkStart w:name="z382" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) навигационный прибор;</w:t>
+      36) летняя специальная форменная одежда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
     <w:bookmarkStart w:name="z383" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) групповое зарядное устройство;</w:t>
+      37) зимняя специальная форменная одежда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
     <w:bookmarkStart w:name="z384" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) система кондиционирования серверных помещении;</w:t>
+      38) обувь с высокими берцами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
     <w:bookmarkStart w:name="z385" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) радиостанция ультракороткого диапозона (носимые, мобильные);</w:t>
+      39) обувь с низкими берцами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
     <w:bookmarkStart w:name="z386" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) комплект измерения, настройки и ремонта ультракоротких и коротких волн радиостанций;</w:t>
+      40) обувь зимние;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
     <w:bookmarkStart w:name="z387" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) планшетный компьютер;</w:t>
+      41) головной убор летний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
     <w:bookmarkStart w:name="z388" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) комплекс мониторинга земной поверхности (беспилотный летательный аппарат, носимый наземный пункт управления, средства технического обслуживания);</w:t>
+      42) головной убор зимний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
     <w:bookmarkStart w:name="z389" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) графический планшет подписи с пером (стилус);</w:t>
+      43) балаклава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
     <w:bookmarkStart w:name="z390" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) персональный жетон-видеорегистратор;</w:t>
+      44) футболка однотонного цвета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
     <w:bookmarkStart w:name="z391" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) программно-аппаратный комплекс автоматизированной обработки вызовов (автоматизированное рабочее место диспетчера, рабочая станция, мини-автоматическая телефонная станция с опциями определения звонков и записи переговоров, системная телефония);</w:t>
+      45) термобелье;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
     <w:bookmarkStart w:name="z392" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34) стационарный терминал зарядки архивировании и хранении данных;</w:t>
+      46) термобелье утепленное;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
     <w:bookmarkStart w:name="z393" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) термопринтер</w:t>
+      47) термоноски.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
     <w:bookmarkStart w:name="z394" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) экшн-видеокамера</w:t>
+      7. Средства жизнеобеспечения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
     <w:bookmarkStart w:name="z395" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) спутниковый телефон.</w:t>
+      1) штабная палатка 5, 20, 40-местная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
     <w:bookmarkStart w:name="z396" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38) программно-аппаратный комплекс;</w:t>
+      2) душевая установка полевая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
     <w:bookmarkStart w:name="z397" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39) биометрический считыватель отпечатков пальца;</w:t>
+      3) кухня полевая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
     <w:bookmarkStart w:name="z398" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40) пожарно-криминалистический чемодан для осмотра места пожара.</w:t>
+      4) ангары сборно-разборные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
     <w:bookmarkStart w:name="z399" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Строительство, реконструкция, и ремонт зданий и сооружений объектов защиты от чрезвычайных ситуаций:</w:t>
+      5) отопительные газовые котлы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
     <w:bookmarkStart w:name="z400" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) строительство пожарных депо, учебно-тренировочных центров (спортивных комплексов-манежей), пожарно-технических лабораторий, гаражей и навесов для техники;</w:t>
+      6) посудо-кухонный инвентарь и оборудование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
     <w:bookmarkStart w:name="z401" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) разработка проектно-сметной документации в том числе, привязка типового проекта на строительство пожарных депо, учебно-тренировочных центров, пожарно-технических лабораторий, гаражей и навесов для техники;</w:t>
+      7) кровать-раскладушка походная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
     <w:bookmarkStart w:name="z402" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) строительство зданий, сооружений и объектов военного назначения;</w:t>
+      8) газовая плита 2 комфорная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
     <w:bookmarkStart w:name="z403" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) разработка проектно-сметной документации по привязке типового проекта на строительство зданий, сооружений и объектов военного назначения;</w:t>
+      9) горелка малогабаритная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
     <w:bookmarkStart w:name="z404" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) строительство водно-спасательных станций, постов и бассейнов для тренировки спасателей-водолазов;</w:t>
+      10) душевая установки полевая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
     <w:bookmarkStart w:name="z405" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) разработка проектно-сметной документации по привязке типового проекта на строительство водно-спасательных станций, постов и бассейнов;</w:t>
+      11) баня походная;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
     <w:bookmarkStart w:name="z406" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) строительство комплексов зданий и сооружений спасательных станций;</w:t>
+      12) биотуалеты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
     <w:bookmarkStart w:name="z407" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) привязка типового проекта "Строительство комплексов зданий и сооружений спасательных станций" к конкретной площадке строительства;</w:t>
+      13) столы и стулья походные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
     <w:bookmarkStart w:name="z408" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) разработка проектно-сметной документации для капитального ремонта и реконструкции зданий, помещений, сооружений, складских помещений;</w:t>
+      14) контейнер для транспортировки оборудования, снаряжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
     <w:bookmarkStart w:name="z409" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) капитальный ремонт и реконструкция зданий, помещений, сооружений, складских помещений;</w:t>
+      15) cветильник газовый для освещения палаток;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
     <w:bookmarkStart w:name="z410" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) проектно-изыскательные работы по капитальному ремонту зданий, помещений, сооружений, складских помещений длительного хранения;</w:t>
+      16) горелки газовые походные с защитой от ветра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
     <w:bookmarkStart w:name="z411" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) привязка типового проекта "Строительство, реконструкции коммуникационных сооружений, прокладке новых волоконно-оптических линий связи к объектам пожарных частей и спасательных станций" к конкретной площадке строительства;</w:t>
+      17) котелки походные (2,3,5 л.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
     <w:bookmarkStart w:name="z412" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) строительство контрольно-пропускного пункта;</w:t>
+      18) транспортный баллон емкостью 40 л;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
     <w:bookmarkStart w:name="z413" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) разработка проектно-сметной документации по газификации пожарных подразделений;</w:t>
+      19) термос (2 литра);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
     <w:bookmarkStart w:name="z414" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) проведение текущих ремонтов зданий пожарных депо;</w:t>
+      20) газовая горелка, индивидуальная в комплекте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
     <w:bookmarkStart w:name="z415" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) благоустройство и озеленение территории;</w:t>
+      21) баллончик для газовой горелки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
     <w:bookmarkStart w:name="z416" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) огневой полигон для тактической и психологической подготовки пожарных и спасателей;</w:t>
+      22) фильтр для очистки воды в комплекте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
     <w:bookmarkStart w:name="z417" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) теплодымокамера;</w:t>
+      23) твердотопливный котел длительного горения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
     <w:bookmarkStart w:name="z418" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) сборно-разборный ангар;</w:t>
+      24) электрический тэн;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
     <w:bookmarkStart w:name="z419" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) строительство зданий центра медицины катастроф, гаражей и навесов для техники;</w:t>
+      25) циркуляционный насос;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
     <w:bookmarkStart w:name="z420" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) разработка проектно-сметной документации, в том числе привязка типового проекта на строительство зданий центра медицины катастроф, гаражей и навесов для техники.</w:t>
+      26) мебель для руководителя ((стол, приставка к столу, тумба, шкаф для документов, плательный шкаф);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
     <w:bookmarkStart w:name="z421" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Инженерно-технические средства и системы безопасности объектов, уязвимых в террористическом отношении:</w:t>
+      27) офисный стол;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
     <w:bookmarkStart w:name="z422" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) система тревожной сигнализации;</w:t>
+      28) тумба;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
     <w:bookmarkStart w:name="z423" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) система охранной сигнализации;</w:t>
+      29) шкаф для документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
     <w:bookmarkStart w:name="z424" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) системы пожарной сигнализации;</w:t>
+      30) плательный шкаф;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
     <w:bookmarkStart w:name="z425" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) противотаранное устройство;</w:t>
+      31) конференц-стол;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
     <w:bookmarkStart w:name="z426" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) автоматический шлагбаум;</w:t>
+      32) стулья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
     <w:bookmarkStart w:name="z427" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) досмотровое оборудование для автотранспортных средств;</w:t>
+      33) офисное кресло;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
     <w:bookmarkStart w:name="z428" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) досмотровое оборудование для посетителей;</w:t>
+      34) диван;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
     <w:bookmarkStart w:name="z429" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) досмотровое оборудование для ручной клади и багажа;</w:t>
+      35) зеркало;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
     <w:bookmarkStart w:name="z430" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) автоматизированные или механические ручные устройства, турникеты, калитки;</w:t>
+      36) сейфы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
     <w:bookmarkStart w:name="z431" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) ограждение по периметру;</w:t>
+      37) жалюзи, тюль и шторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
     <w:bookmarkStart w:name="z432" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) укрепленные двери;</w:t>
+      38) кондиционер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
     <w:bookmarkStart w:name="z433" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) защитные конструкции на окна;</w:t>
+      39) Стиральная машинка (промышленная).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
     <w:bookmarkStart w:name="z434" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) система контроля и управления доступом;</w:t>
+      8. Медицинское оборудование, инвентарь и имущество для комнаты психологической диагностики и разгрузки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
     <w:bookmarkStart w:name="z435" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) системы оперативной связи;</w:t>
+      1) монитор пациента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
     <w:bookmarkStart w:name="z436" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) сеть охранного освещения;</w:t>
+      2) дефибриллятор монитор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
     <w:bookmarkStart w:name="z437" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) автономный резервный источник электрического питания.</w:t>
+      3) аппарат для искусственной вентиляции легких портативный в защитном чехле;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
     <w:bookmarkStart w:name="z438" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Спортивное оборудование для пожарно-спасательного спорта:</w:t>
+      4) электрокардиограф;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
     <w:bookmarkStart w:name="z439" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сборно-разборная учебно-тренировочная башня на 2, 4 беговые дорожки с подиумом;</w:t>
+      5) кислородный ингалятор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
     <w:bookmarkStart w:name="z440" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) спортивный домик для пожарной эстафеты;</w:t>
+      6) электроотсос;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
     <w:bookmarkStart w:name="z441" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) забор спортивный регулируемый;</w:t>
+      7) глюкометр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
     <w:bookmarkStart w:name="z442" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бум спортивный регулируемый;</w:t>
+      8) пульсоксиметр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
     <w:bookmarkStart w:name="z443" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) спортивная мотопома;</w:t>
+      9) комплект для измерения артериального давления (тонометр и фонендоскоп);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
     <w:bookmarkStart w:name="z444" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) стволы пожарные спортивные;</w:t>
+      10) кислородный баллон на 10 л. для медицинских газов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
     <w:bookmarkStart w:name="z445" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) лестница спортивная штурмовая;</w:t>
+      11) облучатель бактерицидный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
     <w:bookmarkStart w:name="z446" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) лестница-палка;</w:t>
+      12) холодильник;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
     <w:bookmarkStart w:name="z447" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) система электронного хронометража с экраном;</w:t>
+      13) плитка электрическая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
     <w:bookmarkStart w:name="z448" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) стартовый пистолет;</w:t>
+      14) негатоскоп;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
     <w:bookmarkStart w:name="z449" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) стартовые колодки;</w:t>
+      15) алкотестер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
     <w:bookmarkStart w:name="z450" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) тумба секундометристов с крышей;</w:t>
+      16) устройство для проведения искусственного дыхания "рот-устройство-рот";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
     <w:bookmarkStart w:name="z451" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) тумба стартера с крышей;</w:t>
+      17) дыхательный аппарат ручной – мешок Амбу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
     <w:bookmarkStart w:name="z452" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) спортивное разветвление 3-х ходовое;</w:t>
+      18) стол;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
     <w:bookmarkStart w:name="z453" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) сетка страховочная;</w:t>
+      19) стулья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
     <w:bookmarkStart w:name="z454" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) стартовые колодки;</w:t>
+      20) стол перевязочный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
     <w:bookmarkStart w:name="z455" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) порошковые огнетушители;</w:t>
+      21) кушетка медицинская;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
     <w:bookmarkStart w:name="z456" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) автоматизированная электронная система обработки результатов соревнований по пожарно-спасательному спорту;</w:t>
+      22) шкаф для одежды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
     <w:bookmarkStart w:name="z457" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      23) шкаф для документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z458" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) шкаф для медикаментов и медицинских инструментов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z459" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) ростомер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z460" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) весы напольные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z461" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) ширма медицинская;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z462" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) лампа настольная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z463" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жалюзи, тюль и шторы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z464" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) сейф для хранения лекарственных препаратов, подлежащих учету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z465" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) полиграф;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z466" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) универсальный психодиагностический комплекс, мобильный вариант;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z467" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) ноутбук или стационарный компьютер (монитор и системный блок);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z468" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) принтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z469" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) сканер-копир;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z470" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) музыкальный центр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z471" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) цифровой фотоаппарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z472" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) цифровая видеокамера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z473" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) цифровой видеопроектор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z474" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) проекционный экран;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z475" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) цветной телевизор с ж/к экраном, с диагональю не менее 72 см;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z476" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) DVD проигрыватель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z477" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) аэратор – озонатор или ионизатор воздуха;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z478" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) кресло – массажер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z479" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) переносная лампа ультрафиолетового излучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z480" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) кондиционер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z481" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) мягкий уголок (диван и 2 кресла);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z482" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) стол журнальный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z483" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) аквариум, с оборудованием к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z484" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) искусственный фонтан напольный или настольный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z485" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) релаксационное и психологическое оборудование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z486" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) воздушно-пузырьковая панель или труба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z487" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) психофизиологическая система;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z488" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) портативный прибор для психокоррекции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z489" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) психофизиологический анализатор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z490" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) аппаратно - программный психодиагностический комплекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z491" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) фибероптический модуль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z492" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) аппарат для релаксации с использованием слаботочных электрических низкочастотных импульсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z493" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) аппарат биологической обратной связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z494" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) комплект оснащения для класса психологической и психофизиологической диагностики и тренингов биоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z495" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) кровать (раскладушка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z496" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) тумбочка прикроватная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z497" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) стол раскладной шестиместный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z498" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) скамейка раскладная трехместная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z499" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) одеяло полушерстяное;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z500" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) матрацы ватные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z501" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) подушка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z502" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) простыни;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z503" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) наволочки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z504" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) умывальник (на 20 человек);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z505" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) биотуалет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z506" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) кухня полевая (на 25 человек);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z507" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) прожектор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z508" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) пожарные щиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z509" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      75) Стеллаж-шкаф для хранения дыхательных аппаратов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z510" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) Стеллаж-шкаф для хранения запасных воздушных баллонов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z511" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) Сушильное устройство для средств индивидуальной защиты органов дыхания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z512" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) Прибор для тестирования масок и дыхательных аппаратов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z513" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) Контрольная панель за работой газодымозащитников в непригодной для дыхания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z514" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) Стеллаж-шкаф для хранения противогазов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z515" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оборудование информатизации, связи и оповещения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z516" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) видеостена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z517" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) локальная вычислительная сеть (структурированная кабельная сеть);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z518" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организационная техника (принтер, сканер, многофункциональное устройство);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z519" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) периферийное устройство (монитор, видеопанели);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z520" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) переносной компьютер в защищенном корпусе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z521" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сервер в комплекте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z522" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) конференц система с обеспечением видео-сопровождения и синхронного перевода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z523" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) абонентский терминал видеоконференцсвязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z524" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) система видеонаблюдения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z525" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) коммутатор цифровой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z526" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) радиостанция коротковолновая стационарная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z527" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) радиостанция коротковолновая мобильная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z528" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) радиостанция коротковолновая носимая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z529" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) радиостанция ультракоротковолновая стационарная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z530" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) радиоудлинитель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z531" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) радиостанция ультракоротковолновая мобильная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z532" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) радиостанция ультракоротковолновая носимая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z533" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) система оповещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z534" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) система записи телефонных переговоров, хранения архива переговоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z535" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) светосигнальная громкоговорящая установка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z536" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) навигационный прибор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z537" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) групповое зарядное устройство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z538" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) система кондиционирования серверных помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z539" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) радиостанция конвергентная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z540" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) комплект настройки и ремонта радиостанций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z541" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) компьютер планшетный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z542" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) видеорегистратор носимый; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z543" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аппаратно-программный комплекс АРМ-диспетчер (оборудование+ПО/ услуга);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z544" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29) спутниковый телефон носимый; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z545" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) ретранслятор носимый;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z546" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) ретранслятор стационарный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z547" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) ретранслятор мобильный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z548" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) транкинговая базовая станция стационарная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z549" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) транкинговая базовая станция мобильная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z550" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) контроллер транкинговой радиосети;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z551" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) терминал диспетчерский транкинговой радиосети;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z552" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) коммутатор транкинговой радиосети;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z553" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) платформа диспетчерская транкинговой радиосети;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z554" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) центр диспетчерский видео- и радиосвязи портативный</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z555" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) гарнитура к радиостанции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z556" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) спутниковая станция стационарная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z557" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) спутниковая станция мобильная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z558" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) спутниковый комплекс подвижный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z559" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) спутниковый комплекс переносной;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z560" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) спутниковый терминал переносной;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z561" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) спутниковый терминал стационарный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z562" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) спутниковый терминал носимый;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z563" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) телефонная станция автоматическая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z564" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) телефонный аппарат аналоговый;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z565" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) телефонный аппарат цифровой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z566" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) видеотелефон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z567" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) консоль расширения для цифрового телефонного аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z568" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) сиренно-речевое устройство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z569" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) пульт управления системой оповещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z570" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) комплекс технических средств перехвата теле-, радиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z571" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) аппаратно-программный комплекс циркулярного вызова абонентов (оборудование/ услуга);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z572" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) комплекс технических средств широковещательной рассылки текстовых сообщений посредством технологии CellBroadcast по каналам GSM (оборудование/ услуга);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z573" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) оборудование беспроводного канала связи для управления сиренно-речевым устройством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z574" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) GSM-роутер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z575" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) система записи радио переговоров, хранения архива переговоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z576" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      61) система записи и хранения видеоинформации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z577" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) система позиционирования (оборудование/ услуга);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z578" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) трекер навигационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z579" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) звуковое оборудование (усилители, микшеры, микрофоны).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z580" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) телесуфлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z581" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) телефон мобильный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z582" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) микрофон петличный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z583" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) беспилотная авиационная система;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z584" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) машина бумагоуничтожительная (шреддер);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z585" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) шифровальное устройство</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z586" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) фильтр сетевой</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z587" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) генератор шума</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z588" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) подавитель сотовых телефонов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z589" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) программа гарантированного удаления информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z590" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) электромегафон-ручной громкоговоритель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z591" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) серверное оборудование видеоконференцсвязи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z592" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      77) межсетевой экран; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z593" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) мобильный телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z594" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) петличный микрофон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z595" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) беспилотный летательный аппарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z596" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) фотоаппарат цифровой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z597" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) телевизор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z598" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) видеокамера цифровая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z599" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) видеопроектор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z600" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) проекционный стенд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z601" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) источник бесперебойного питания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z602" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) программное обеспечение (операционная система, прикладное и специализированное программное обеспечение);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z603" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) видеорегистратор мобильный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z604" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) система выгрузки, обработки и хранения информации с индивидуальных видеорегистраторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z605" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) персональный компьютер в комплекте (монитор, системный блок, принтер, клавиатура, мышь, акустическая система, источник бесперебойного питания, сетевой фильтр);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z606" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) ноутбук;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z607" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) цифровой фотоаппарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z608" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) телевизор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z609" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) планшет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z610" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) цифровая видеокамера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z611" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96) видеопроектор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z612" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Строительство, реконструкция, и ремонт зданий и сооружений объектов защиты от чрезвычайных ситуаций:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z613" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) строительство пожарных депо, учебно-тренировочных центров (спортивных комплексов-манежей), пожарно-технических лабораторий, гаражей и навесов для техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z614" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработка проектно-сметной документации в том числе, привязка типового проекта на строительство пожарных депо, учебно-тренировочных центров, пожарно-технических лабораторий, гаражей и навесов для техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z615" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) строительство зданий, сооружений и объектов военного назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z616" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разработка проектно-сметной документации по привязке типового проекта на строительство зданий, сооружений и объектов военного назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z617" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) строительство спасательных станций, постов и бассейнов для тренировки спасателей-водолазов, гаражей и навесов для техники оперативно-спасательных отрядов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z618" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разработка проектно-сметной документации, в том числе, привязка проекта на строительство спасательных станций, постов и бассейнов, гаражей и навесов для техники оперативно-спасательных отрядов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z619" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) строительство комплексов зданий и сооружений оперативно-спасательных отрядов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z620" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разработка проектно-сметной на строительство комплексов зданий и сооружений оперативно-спасательных отрядов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z621" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разработка проектно-сметной документации для капитального ремонта и реконструкции зданий, помещений, сооружений, складских помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z622" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) капитальный ремонт и реконструкция зданий, помещений, сооружений, складских помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z623" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) проектно-изыскательные работы по капитальному ремонту зданий, помещений, сооружений, складских помещений длительного хранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z624" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) привязка типового проекта "Строительство, реконструкции коммуникационных сооружений, прокладке новых волоконно-оптических линий связи к объектам пожарных частей и спасательных станций" к конкретной площадке строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z625" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) строительство контрольно-пропускного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z626" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) разработка проектно-сметной документации по газификации пожарных и спасательных подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z627" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) проведение текущих ремонтов зданий пожарных депо и спасательных подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z628" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) благоустройство, озеленение территории и создание малых архитектурных форм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z629" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) огневой полигон для тактической и психологической подготовки пожарных и спасателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z630" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) теплодымокамера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z631" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) сборно-разборный ангар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z632" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) строительство зданий центра медицины катастроф, гаражей и навесов для техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z633" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) разработка проектно-сметной документации, в том числе привязка типового проекта на строительство зданий центра медицины катастроф, гаражей и навесов для техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z634" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) разработка проектно-сметной документации, в том числе привязка типового проекта на строительство автозаправочной станций для заправки транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z635" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) строительство автозаправочной станций для заправки транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z636" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разработка проектно-сметной документации на строительство складских помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z637" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) строительство антенно-мачтового сооружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z638" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) строительство, капитальный, текущий ремонт, реконструкция ангаров для хранения и технического обслуживания воздушных судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z639" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) разработка проектно-сметной документации на строительство ангаров для хранения и технического обслуживания воздушных судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z640" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) разработка проектно-сметной документации на строительство, капитальный, текущий ремонт, реконструкцию зданий, гаражей, помещений для хранения ГСМ и вертолетных площадок трассовых медико-спасательных пунктов Центра медицины катастроф;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z641" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) приобретение мобильного госпиталя Центра медицины катастроф;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z642" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) мобильный пост противопожарного/ аварийно-спасательного назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z643" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) капсульное модульно здание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z644" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Инженерно-технические средства и системы безопасности объектов, уязвимых в террористическом отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z645" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) система тревожной сигнализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z646" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) система охранной сигнализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z647" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) системы пожарной сигнализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z648" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) противотаранное устройство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z649" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) автоматический шлагбаум;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z650" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) досмотровое оборудование для автотранспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z651" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) досмотровое оборудование для посетителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z652" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) досмотровое оборудование для ручной клади, багажа и рентгенотелевизионный интроскоп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z653" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) автоматизированные или механические ручные устройства, турникеты, калитки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z654" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ограждение по периметру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z655" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) укрепленные двери;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z656" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) защитные конструкции на окна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z657" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) система контроля и управления доступом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z658" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) системы оперативной связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z659" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сеть охранного освещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z660" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) автономный резервный источник электрического питания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z661" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Спортивное оборудование для пожарно-спасательного спорта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z662" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сборно-разборная учебно-тренировочная башня на 2, 4 беговые дорожки с подиумом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z663" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) спортивный домик для пожарной эстафеты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z664" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) забор спортивный регулируемый;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z665" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бум спортивный регулируемый;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z666" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) спортивная мотопома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z667" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) стволы пожарные спортивные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z668" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лестница спортивная штурмовая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z669" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лестница-палка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z670" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) система электронного хронометража с экраном;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z671" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) стартовый пистолет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z672" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) стартовые колодки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z673" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тумба секундометристов с крышей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z674" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тумба стартера с крышей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z675" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) спортивное разветвление 3-х ходовое;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z676" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сетка страховочная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z677" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) стартовые колодки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z678" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) порошковые огнетушители;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z679" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) автоматизированная электронная система обработки результатов соревнований по пожарно-спасательному спорту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z680" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       19) спортивный домик для пожарной эстафеты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z681" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Расчет обеспечения оборудования и имущества пункта приема личного состава по мобилизационной подготовке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z682" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) палатки лагерные, унифицированные санитарно-барачные каркасные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z683" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) палатки для проверки противогазов унифицированные санитарно-технические;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z684" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) печи с комплектами труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z685" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) стол раскладной;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z686" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) табуретки (стулья);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z687" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) фонари (летучая мышь);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z688" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) переносная электростанция с комплектом плафонов и осветительных проводов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z689" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кушетка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z690" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) телефонные аппараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z691" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Оснащение для мониторинга и защиты от опасных гидрометеорологических явлений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z692" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) психрометр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z693" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) термометр ТМ-8 (срочный);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z694" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) термометр родниковый (в оправе);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z695" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) переносные снегомерные рейки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z696" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) снегомер весовой (ВС-43);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z697" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рейка водомерная деревянная стационарная, 2 м;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z698" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) рейка снегомерная стационарная, 2 м;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z699" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) измеритель скорости водного потока;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z700" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) нивелир (комплект);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z701" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) теодолит электронный (комплект);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z702" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) метеорологическая станция;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z703" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) дистанционные мобильные системы (противолавинные пневматические пушки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z704" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) эхолот;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z705" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) безотражательный тахометр с мини призмой и аккумуляторами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z706" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ручной лазерный дальномер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z707" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) оборудование для определения точных координат объекта и производства топогеодезических работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z708" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жилой вагон для сезонных гидрологических постов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z709" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) резиновая лодка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z710" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мотопомпа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z711" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) утюг для полиэтиленовых труб диаметром до 500 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z712" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) полиэтиленовые трубы d=300;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z713" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) электростанция дизельная до 100 кВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z714" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) мобильная электростанция 15 кВт в комплекте с кабелями системой освещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z715" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) электростанция 1-7 кВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z716" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) переносной тепловентилятор электрический и дизельный 15-25 кВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z717" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) компрессор с автономным приводом в комплекте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z718" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) сварочный агрегат на колесном ходу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z719" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) электрический сварочный аппарат 220 Вт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z720" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) газосварочный аппарат (автоген);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z721" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Насосная станция на колесном ходу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z722" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Плащ-накидка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z723" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) зимняя снегоходная экипировка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z724" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) лыжи многослойные с палками и креплениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z725" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Оснащение пожарно-техническим вооружением, оборудованием и инвентарем пожарных автомобилей основного, специального и вспомогательного назначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z726" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рукав кислотно-щелочной-1-32-3 длиной, не менее 4 м;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z727" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) распылитель турбинный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z728" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) распылитель веерный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z729" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разветвление 3-ходовое РТ-70, РТ-80 (150; 200);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z730" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разветвление 4-ходовое;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z731" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) водосборник рукавный ВС-125 с заглушками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z732" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) головка переходная (150х150);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z733" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) головка соединительная переходная (50х38);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z734" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) головка соединительная переходная (70x50);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z735" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) головка соединительная переходная (80x50);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z736" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) головка соединительная переходная (80x70);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z737" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мостик рукавный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z738" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) задержка рукавная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z739" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) рукавный зажим;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z740" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) рукавное колено;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z741" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ключ торцевой для открывания гидрантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z742" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ключ для соединения всасывающих рукавов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z743" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ключ для соединения напорных рукавов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z744" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) крюк для открывания крышек гидрантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z745" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) гидроэлеватор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z746" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) ствол воздушно-пенный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z747" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) ствол лафетный стационарный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z748" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) ствол лафетный переносной;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z749" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) ствол-пробойник;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z750" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) ствол ручной для подачи порошка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z751" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) ствол турбинный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z752" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) ствол-лом для углекислотного тушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z753" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) заземление пожарных стволов (переносное);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z754" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) установка комбинированного тушения пожаров с перекрывным устройством, производительностью по раствору пенообразователя не менее 2 л/с;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z755" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) установка комбинированного тушения пожаров, производительностью по раствору пенообразователя не менее 5-6 л/с или генератор пены средней кратности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z756" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) установка комбинированного тушения пожаров, производительностью по раствору пенообразователя не менее 30 л/с;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z757" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) гребенка для установки комбинированного тушения пожаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z758" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) магистральный пеносместитель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z759" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) ствол для подачи температурно-активированной воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z760" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) промышленный фен 220В, не менее 1,6 кВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z761" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) теплообменник водяной;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z762" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) установка газового тушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z763" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) пожарный насос с электровакуумной системой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z764" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) огнетушитель (ОП, ОУ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z765" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) мачта осветительная с 2 прожекторами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z766" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) электронасос погружной;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z767" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) дымосос автономный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z768" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) ножницы для резки арматуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z769" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) канатно-спусковое устройство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z770" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) веревка пожарная спасательная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z771" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) катушка с направляющим тросом (светящиеся) и сцепка звена газодымозащитной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z772" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) респиратор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z773" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) специальная защитная одежда пожарных от повышенных тепловых воздействий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z774" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) костюм химической защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z775" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) покрывало спасательное (изотермическое);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z776" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) полотно огнезащитное (кошма);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z777" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) аптечка медицинская;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z778" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) багор металлический длиной 2,5 метра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z779" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) лом универсальный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z780" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) кувалда кузнечная весом 5 кг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z781" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) крюк пожарный легкий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z782" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) лопата штыковая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z783" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) лопата совковая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z784" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) дымосос пожарный переносной;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z785" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) световая башня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z786" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) экшен-камера для съемки во время движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z787" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) пневматическое прыжковое спасательное устройство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z788" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) носилки складные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z789" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Измерительные устройства исследовательских испытательных пожарных лабораторий для исследования мест пожаров:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z790" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) газоанализаторы для определения концентрации углеводородов, окиси углерода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z791" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ультразвуковые дефектоскопы для измерения бетонных конструкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z792" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коэрцитиметры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z793" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мультиметр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z794" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) портативный пирометр для измерения остаточной температуры на строительных конструкциях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z795" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вихретоковый прибор для измерения толщины покрытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z796" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Штангенциркуль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z797" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) микроскоп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z798" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) видеоустройство для обследования труднодоступных мест.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z799" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Детектор угарного газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z800" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Динамометр по ГОСТ 13837;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z801" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Гири по ГОСТ 7328;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z802" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Линейка металлическая измерительная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z803" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Секундомер с точностью измерения до 0,1 с и предельной относительной погрешностью не более 3 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z804" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Рулетка металлическая измерительная с ценой деления 1 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z805" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Мерная емкость для приема воды при испытании пожарного гидранта на водоотдачу, объемом не менее 0,5 м2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z806" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Манометр по ГОСТ 18140;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z807" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Имитаторы пуска установки пожаротушения (электрические предохранители или лампы и т.д.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z808" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Весы с пределом измерений не более 150 кг и погрешностью измерений 0,05 кг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z809" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Частотомер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z810" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Люксметр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z811" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Анемометр (крыльчатый) по ГОСТ 6376 с классом точности не ниже 1,0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z812" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Толщиномер с классом точности не ниже 0,1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z813" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Средства имитирующие изменение физических параметров окружающей среды, вызванные пожаром (комплект тестовый фонарь, оптические аттенюатор, баллончик с аэрозолем, фен);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z814" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Гидротестер для испытания внутреннего водоснабжения, пожарных кранов (тарированный перекрывной пожарный ствол Б с вставкой с манометром, мерная емкость);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z815" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Комплект для тестирования детекторов дыма, тепла;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z816" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Прибор малогабаритный переносной ПМП-1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z817" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Прибор для измерения и проверки параметров электробезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z818" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Лазерный дальномер);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z819" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Гидротестер для испытания наружного водоснабжения (тарированный перекрывной пожарный ствол Б с вставкой с манометром, пожарная колонка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z820" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Иммитатор фактора пожара (огня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z821" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) Комплект тестеров дымовых, тепловых и газовых пожарных извещателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z822" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) Шумомер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z823" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Дифференциальный манометр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z824" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) Магнитный толщиномер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z825" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) Оборудование для подготовки шлифов электрических проводов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z826" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) Комплект ШЛИФ-2ТМ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z827" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) Аппарат для рентгеноструктурного анализа электрических проводов для определения степени образования короткого замыкания с программным обеспечением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z828" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) Микроскоп Альтами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z829" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Рефрактометр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z830" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) Рентгеновский дифрактометр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z831" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) Газожидкостный хроматограф;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z832" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Муфельная печь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z833" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) Пожарно-криминалистический чемодан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z834" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) Гигрометр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z835" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Барометр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z836" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Ареометры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z837" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Огнетушащие вещества:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z838" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Пенообразователь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z839" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Огнетушащий порошковый состав.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z840" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ремонт, техническое обслуживание средств связи, информатизаций и оповещения, а также техники связи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z841" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ремонт, техническое обслуживание беспилотных летательных, наземных и роботизированных аппаратов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z842" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Теоретическая и практическая подготовка операторов беспилотных авиационных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z843" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Оснащение подразделений кинологических служб:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z844" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Служебная собака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z845" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Вольер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z846" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Будка деревянная разборная, утепленная;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z847" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Костюм кинолога дрессировщика (летний);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z848" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Костюм кинолога дрессировщика (зимний);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z849" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Холодильник промышленный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z850" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Плита двухкомфорочная газовая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>