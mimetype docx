--- v1 (2025-12-25)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c96787" w14:textId="1c96787">
+    <w:p w14:paraId="030d575" w14:textId="030d575">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,272 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении реестра должностей гражданских служащих органов гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 15 августа 2025 года № 328</w:t>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 15 августа 2025 года № 328.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 139 Трудового кодекса Республики Казахстан, ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реестр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностей гражданских служащих органов гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту кадровой и воспитательной работы Министерства по чрезвычайным ситуациям Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение пяти рабочих дней со дня подписания настоящего приказа направление его на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на официальном интернет-ресурсе Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на Департамент кадровой и воспитательной работы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -374,51 +335,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр генерал-майор</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр генерал-майор</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -447,82 +418,66 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ч. Аринов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство труда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -530,68 +485,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -683,68 +620,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 августа 2025 года № 328</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр должностей гражданских служащих органов гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Реестр с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -913,51 +888,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-А1</w:t>
+ А1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -970,142 +945,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="6"/>
+          <w:bookmarkStart w:name="z15" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель ГУ республиканского значения:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="6"/>
-[...71 lines deleted...]
-Республиканского оперативно-спасательного отряда МЧС Республики Казахстан.</w:t>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казселезащиты МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центра медицины катастроф МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканской службы спасения "Барыс" МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -1136,142 +1091,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="7"/>
+          <w:bookmarkStart w:name="z18" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заместитель руководителя ГУ республиканского значения:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
-[...71 lines deleted...]
-Республиканского оперативно-спасательного отряда МЧС Республики Казахстан.</w:t>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казселезащиты МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центра медицины катастроф МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканской службы спасения "Барыс" МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1326,254 +1261,194 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="8"/>
+          <w:bookmarkStart w:name="z21" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель филиала ГУ республиканского значения:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
-[...183 lines deleted...]
-Республиканского оперативно-спасательного отряда МЧС Республики Казахстан.</w:t>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казселезащиты МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центра медицины катастроф МЧС Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Главный бухгалтер, начальник финансовой службы ГУ республиканского значения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казселезащиты МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центра медицины катастроф МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Академии гражданской защиты имени Малика Габдуллина МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканской службы спасения "Барыс" МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -1604,264 +1479,176 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="9"/>
+          <w:bookmarkStart w:name="z28" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заместитель руководителя филиала ГУ республиканского значения:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
-[...193 lines deleted...]
-              <w:t>Республиканского оперативно-спасательного отряда МЧС Республики Казахстан.</w:t>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казселезащиты МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центра медицины катастроф МЧС Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель главного бухгалтера, заместитель начальника финансовой службы, руководитель отдела, руководитель медицинской части (на правах отдела), секретариата (на правах отдела) ГУ республиканского значения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казселезащиты МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центра медицины катастроф МЧС Республики Казахстан; Академии гражданской защиты имени Малика Габдуллина МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканской службы спасения "Барыс" МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель (заведующий) отделения, лаборатории (основной вид деятельности в сфере здравоохранения) Центра медицины катастроф МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1925,51 +1712,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Руководитель отдела (отряда) ДЧС областей, городов республиканского значения и столицы.</w:t>
+Руководитель отдела (отряда) ДЧС столицы, областей, городов республиканского значения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -2000,142 +1787,140 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="10"/>
+          <w:bookmarkStart w:name="z36" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель (заведующий) отделения (основной вид деятельности в сфере здравоохранения) филиала Центра медицины катастроф МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
-[...71 lines deleted...]
-Заместитель руководителя отдела (отряда), руководитель медицинской части (на правах отдела) ДЧС областей, городов республиканского значения и столицы.</w:t>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель (заведующий) отдела филиала ГУ республиканского значения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Центра медицины катастроф МЧС Республики Казахстан; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казселезащиты МЧС Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель руководителя отдела (отряда), руководитель медицинской части (на правах отдела) ДЧС столицы, областей, городов республиканского значения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2190,198 +1975,140 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="11"/>
+          <w:bookmarkStart w:name="z39" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель (заведующий) отделения либо лаборатории в составе отдела (основной вид деятельности в сфере здравоохранения) Центра медицины катастроф МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-[...127 lines deleted...]
-Республиканского оперативно-спасательного отряда МЧС Республики Казахстан.</w:t>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель отделения, руководитель медицинской части (на правах отделения), секретариата (на правах отделения), заместитель руководителя отдела ГУ республиканского значения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казселезащиты МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центра медицины катастроф МЧС Республики Казахстан; Академии гражданской защиты имени Малика Габдуллина МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканской службы спасения "Барыс" МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -2412,70 +2139,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="12"/>
+          <w:bookmarkStart w:name="z44" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заведующий аптекой Центра медицины катастроф МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2606,124 +2333,104 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="13"/>
-[...72 lines deleted...]
-              <w:t>Казселезащиты МЧС Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z48" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель (заведующий) отделения, лаборатории, руководитель медицинской части (на правах отделения) ДЧС столицы, областей, городов республиканского значения.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель руководителя отдела, руководитель (заведующий) отделения филиала ГУ республиканского значения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казселезащиты МЧС Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Центра медицины катастроф МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2772,226 +2479,176 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="14"/>
+          <w:bookmarkStart w:name="z51" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заведующий аптекой филиала Центра медицины катастроф МЧС Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
-[...155 lines deleted...]
-3) ДЧС областей, городов республиканского значения и столицы.</w:t>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Главный: гидролог, инженер, инспектор, механик, спасатель, экономист, энергетик:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) филиала ГУ республиканского значения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казселезащиты МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центра медицины катастроф МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Республиканской службы спасения "Барыс" МЧС Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ДЧС столицы, областей, городов республиканского значения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3178,70 +2835,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="15"/>
+          <w:bookmarkStart w:name="z57" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Главный эксперт;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3316,70 +2973,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="16"/>
+          <w:bookmarkStart w:name="z59" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ведущий эксперт;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3454,70 +3111,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="17"/>
+          <w:bookmarkStart w:name="z61" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Советник;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3592,70 +3249,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="18"/>
+          <w:bookmarkStart w:name="z63" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эксперт;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 методист высшего учебного заведения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4962,70 +4619,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="19"/>
+          <w:bookmarkStart w:name="z64" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты высшего уровня квалификации высшей категории:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5268,70 +4925,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="20"/>
+          <w:bookmarkStart w:name="z72" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты высшего уровня квалификации первой категории:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5574,70 +5231,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="21"/>
+          <w:bookmarkStart w:name="z80" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты высшего уровня квалификации второй категории:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5880,70 +5537,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="22"/>
+          <w:bookmarkStart w:name="z88" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты высшего уровня квалификации без категории:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6238,70 +5895,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="23"/>
+          <w:bookmarkStart w:name="z97" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты среднего уровня квалификации высшей категории:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6544,70 +6201,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="24"/>
+          <w:bookmarkStart w:name="z105" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты среднего уровня квалификации первой категории:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6850,70 +6507,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z113" w:id="25"/>
+          <w:bookmarkStart w:name="z113" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты среднего уровня квалификации второй категории:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7156,70 +6813,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="26"/>
+          <w:bookmarkStart w:name="z121" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты среднего уровня квалификации без категории:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7579,70 +7236,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="27"/>
+          <w:bookmarkStart w:name="z131" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель (заведующий) хозяйственных подразделений ГУ:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8349,70 +8006,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="28"/>
+          <w:bookmarkStart w:name="z151" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты среднего уровня квалификации: архивист, библиотекарь, библиограф, бухгалтер, ветеринарный фельдшер, дирижер, диспетчер автомобильных перевозок, инженер всех специальностей, инспектор всех наименований, корректор, культорганизатор, лаборант, мастер, менеджер, механик, методист, музыкальный руководитель, переводчик, программист, психолог, редактор, техники всех наименований, технолог, тренер, хормейстер, хранитель фондов в музеях, художник, штурман, экономист, экскурсовод, энергетик, юрисконсульт.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8821,184 +8478,184 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Технические исполнители: архивариус, администратор, ассистент, дежурный бюро пропусков, делопроизводитель, дежурный администратор, диспетчер, комендант, контролер, копировщик, машинистка, медицинский регистратор, нарядчик, охранник, оператор: дезкамерного отделения, систем связи, канализационно-насосной станции, копировальных и печатных машин, компьютерной техники, по обслуживанию компьютерных устройств, регистратор (бюро пропусков), секретарь, учетчик, экспедитор.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="29"/>
+    <w:bookmarkStart w:name="z162" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z163" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z163" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГУ – государственное учреждение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z164" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z164" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МЧС – Министерство по чрезвычайным ситуациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z165" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z165" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДЧС – Департаменты по чрезвычайным ситуациям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>