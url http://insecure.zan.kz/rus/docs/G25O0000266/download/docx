--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d863b8c" w14:textId="d863b8c">
+    <w:p w14:paraId="c3b73a1" w14:textId="c3b73a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении описания, знаков различия, а также правил ношения форменной одежды сотрудников органов гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 4 июля 2025 года № 266</w:t>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 4 июля 2025 года № 266.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8042,54 +8042,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) повседневная – при несении повседневной службы, на служебных совещаниях и собраниях, межведомственных рабочих заседаниях, при выступлениях в средствах массовой информации по служебным вопросам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
     <w:bookmarkStart w:name="z387" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) специальная – при проведении мероприятий по ликвидации чрезвычайных ситуаций, на учениях, боевых и оперативных дежурствах, занятиях в учебных центрах, занятиях с боевой техникой, при выполнении специальных задач, а также при повседневной деятельности по указанию Министра по чрезвычайным ситуациям Республики Казахстан (далее – Министр) или руководителей территориальных органов областей, городов республиканского значения и столицы.</w:t>
+      3) специальная – при проведении мероприятий по ликвидации чрезвычайных ситуаций, на учениях, боевых и оперативных дежурствах, занятиях в учебных центрах, занятиях с боевой техникой, при выполнении специальных задач, а также при повседневной деятельности по указанию Министра по чрезвычайным ситуациям Республики Казахстан (далее – Министр) или руководителей территориальных органов столицы, областей, городов республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z388" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Специальная форменная одежда носится сотрудниками рядового и младшего начальствующего состава, а также курсантами при повседневной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
     <w:bookmarkStart w:name="z389" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10206,754 +10268,818 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. При парадной (мундир (за исключением мундира вне строя) и китель парадный) и специальной форменной одежды орденские ленты и ленты медалей на планках не носятся. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
     <w:bookmarkStart w:name="z494" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      72. Ордена и медали Республики Казахстан, носятся на левой стороне груди и размещаются в следующем порядке:</w:t>
+      72. 1) ордена:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z495" w:id="489"/>
-[...15 lines deleted...]
-      1) ордена:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Отан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Барыс";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Даңқ";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "AL-FARABI";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "QOJA AHMET YASAUI";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Тұңғыш Президентi – Елбасы Нұрсұлтан Назарбаев";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мейірім";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Айбын";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Парасат";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Достық";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ел бірлігі";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Құрмет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еңбек Даңқы".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При ношении знака ордена на плечевой ленте она проходит через правое плечо. Звезда этого ордена располагается на левой стороне груди слева от орденов. Вместо орденов и медалей награжденные лица могут носить установленного образца символы наград;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ерлігі үшін";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жауынгерлiк ерлігі үшін";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ерен еңбегі үшін";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Шапағат".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 72 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z512" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. При ношении на левой стороне груди двух и более орденов, а также при ношении медалей вместе с указанными орденами их колодочки соединяются в ряд справа налево в установленном порядке. Ордена и медали одного наименования размещаются рядом в порядке времени награждения. Ордена и медали, не умещающиеся в один ряд (не более 5), переносятся во второй и последующие ряды, располагаемые ниже первого, и размещаются в них также справа налево в установленной очередности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z496" w:id="490"/>
-[...15 lines deleted...]
-      "Отан" (Отечество);</w:t>
+    <w:bookmarkStart w:name="z513" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Размещение орденов и медалей на левой стороне груди производится так, чтобы верхний край общей планки (колодочки) первого ряда располагался на мундирах (кителях) ниже уровня угла лацкана на 70 мм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z497" w:id="491"/>
-[...15 lines deleted...]
-      "Барыс" (Барс);</w:t>
+    <w:bookmarkStart w:name="z514" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общая планка колодочки орденов и медалей второго ряда должна заходить под планку колодочки орденов и медалей первого ряда, третий и последующий ряды размещаются в аналогичном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z498" w:id="492"/>
-[...15 lines deleted...]
-      "Даңқ" (Слава);</w:t>
+    <w:bookmarkStart w:name="z515" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Медали "Өртте көрсеткен қайсарлығы үшін" (За отвагу на пожаре), "Мінсіз қызметі үшін" (За безупречную службу) I, ІІ, III степеней, "Суға батқандарды құтқарғаны үшін" (За спасение утопающих), "Төтенше жағдайлардың алдын алуда және жоюда үздік шыққаны үшін" (За отличие в предупреждении и ликвидации чрезвычайных ситуаций) носятся ниже орденов и медалей, а при отсутствии орденов и медалей – на их месте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z499" w:id="493"/>
-[...15 lines deleted...]
-      "Айбын" (Доблесть);</w:t>
+    <w:bookmarkStart w:name="z516" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При награждении сотрудника медалями различных ведомств, они носятся справа налево, в порядке степени значимости, после медалей МЧС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z500" w:id="494"/>
-[...15 lines deleted...]
-      "Парасат" (Благородство);</w:t>
+    <w:bookmarkStart w:name="z517" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Размещение орденов Республики Казахстан на левой стороне груди производится так, чтобы верхний край колодочек орденов или верхние концы звезд орденов первого ряда размещались на уровне, установленном для колодочки (общей планки) первого ряда орденов и медалей, размещаемых на левой стороне груди.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z501" w:id="495"/>
-[...15 lines deleted...]
-      "Достық" (Дружба);</w:t>
+    <w:bookmarkStart w:name="z518" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ордена и медали, ленты орденов бывшего СССР, СНГ и иных иностранных государств носятся после орденов и медалей Республики Казахстан. Ордена и медали, прикрепленные на лентах, размещаются на левой стороне груди, а без лент и колодочек – на правой стороне груди. Размещение орденов и медалей бывшего СССР на левой стороне груди производится так, чтобы верхний край колодочки (общей планки) первого ряда располагался на мундирах ниже уровня угла лацкана на 70 мм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z502" w:id="496"/>
-[...15 lines deleted...]
-      "Құрмет" (Почет);</w:t>
+    <w:bookmarkStart w:name="z519" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Орденские ленты и ленты медалей на планках носятся на левой стороне груди на кителе, мундире вне строя (высшего начальствующего состава) и куртке с длинными и коротким рукавами (офисная форма) – ниже уровня угла лацкана на 70 мм..</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z503" w:id="497"/>
-[...15 lines deleted...]
-      "Ел бірлігі" (Единство народа);</w:t>
+    <w:bookmarkStart w:name="z520" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орденские ленты и ленты медалей на планках размещаются справа налево. Размер планки составляет 25 х 8,5 мм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z504" w:id="498"/>
-[...15 lines deleted...]
-      "Еңбек Даңқы" (Трудовая Слава).</w:t>
+    <w:bookmarkStart w:name="z521" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Почетные знаки лауреатов, нагрудные знаки к почетным званиям носятся на правой стороне груди и располагаются выше орденов и медалей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z505" w:id="499"/>
-[...15 lines deleted...]
-      При ношении знаков орденов "Барыс" (Барс) I степени, "Даңқ" (Слава) I степени, "Достық" (Дружба) I степени на плечевых лентах, которые проходят через правое плечо, звезды этих орденов располагаются на левой стороне груди слева от орденов. Орден "Барыс" (Барс) III степени носится на шейной ленте;</w:t>
+    <w:bookmarkStart w:name="z522" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Нагрудные знаки "Азаматтық қорғау органдарының құрметті қызметкері" (Почетный сотрудник органов гражданской защиты), "Құтқарушы" (Спасатель) носятся на правой стороне груди, при ношении орденов и медалей на мундире и парадном кителе – на 10 мм. ниже их, а при отсутствии орденов и медалей – на их месте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z506" w:id="500"/>
-[...15 lines deleted...]
-      2) медали:</w:t>
+    <w:bookmarkStart w:name="z523" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нагрудные знаки "Азаматтық қорғау органдарының құрметті қызметкері" (Почетный сотрудник органов гражданской защиты) и "Құтқарушы" (Спасатель) располагаются в один ряд с нагрудным знаком об окончании высшего (среднего) учебного заведения, справа нагрудный знак "Азаматтық қорғау органдарының құрметті қызметкері" и слева нагрудный знак "Құтқарушы" на одном уровне, на 10 мм. ниже нагрудного знака "Классной квалификации".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z507" w:id="501"/>
-[...15 lines deleted...]
-      "Ерлігі үшін" (За мужество);</w:t>
+    <w:bookmarkStart w:name="z524" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Нагрудный знак "Классной квалификации" носится на правой стороне груди на мундире, кителе (повседневная и парадная), куртке с длинными и короткими рукавами (офисная форма) ниже уровня угла лацкана на 70 мм., на одном уровне с орденскими лентами и лентами медалей на планках с левой стороны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z508" w:id="502"/>
-[...15 lines deleted...]
-      "Жауынгерлік ерлігі үшін" (За воинскую доблесть);</w:t>
+    <w:bookmarkStart w:name="z525" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Нагрудный знак об окончании учебного заведения (высшее, послевузовское) МЧС или иного высшего (среднего) учебного заведения размещается на мундире, кителе (повседневная и парадная), куртке с длинными и короткими рукавами (офисная форма) горизонтально в один ряд с нагрудными знаками "Азаматтық қорғау органдарының құрметті қызметкері" и "Құтқарушы" (при наличии) по центру на 10 мм. ниже нагрудного знака "Классной квалификации".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z509" w:id="503"/>
-[...15 lines deleted...]
-      "Ерен еңбегі үшін" (За трудовое отличие);</w:t>
+    <w:bookmarkStart w:name="z526" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается ношение нескольких нагрудных знаков об окончании учебного заведения, также нагрудных знаков об окончании обучения по программам дополнительного образования, в том числе курсов повышения квалификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z510" w:id="504"/>
-[...15 lines deleted...]
-      "Шапағат" (Милосердие).</w:t>
+    <w:bookmarkStart w:name="z527" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии у сотрудника нагрудных знаков об окончании учебного заведения (высшее, послевузовское) МЧС или иного высшего и среднего учебного заведения носится только один нагрудный знак более высокого уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z511" w:id="505"/>
-[...15 lines deleted...]
-      Вместо орденов Республики Казахстан награжденные лица могут носить установленного образца символы орденов.</w:t>
+    <w:bookmarkStart w:name="z528" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форменная одежда сотрудников высшего начальствующего состава</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z512" w:id="506"/>
-[...339 lines deleted...]
-    <w:bookmarkStart w:name="z529" w:id="523"/>
+    <w:bookmarkStart w:name="z529" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkEnd w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9436100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -10989,130 +11115,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z530" w:id="524"/>
+    <w:bookmarkStart w:name="z530" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z531" w:id="525"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z531" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парадная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z532" w:id="526"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z532" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников высшего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z533" w:id="527"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z533" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkEnd w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="12852400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -11148,130 +11274,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z534" w:id="528"/>
+    <w:bookmarkStart w:name="z534" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z535" w:id="529"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z535" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z536" w:id="530"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z536" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников высшего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z537" w:id="531"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z537" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkEnd w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9601200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -11307,130 +11433,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z538" w:id="532"/>
+    <w:bookmarkStart w:name="z538" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z539" w:id="533"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z539" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повседневная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z540" w:id="534"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z540" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников высшего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z541" w:id="535"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z541" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkEnd w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9893300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -11466,130 +11592,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z542" w:id="536"/>
+    <w:bookmarkStart w:name="z542" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z543" w:id="537"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z543" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повседневная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z544" w:id="538"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z544" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников высшего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z545" w:id="539"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z545" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkEnd w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6985000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -11625,130 +11751,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z546" w:id="540"/>
+    <w:bookmarkStart w:name="z546" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z547" w:id="541"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z547" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Летняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z548" w:id="542"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z548" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников высшего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z549" w:id="543"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z549" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkEnd w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6985000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -11784,130 +11910,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z550" w:id="544"/>
+    <w:bookmarkStart w:name="z550" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 6.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z551" w:id="545"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z551" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z552" w:id="546"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z552" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z553" w:id="547"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z553" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkEnd w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9423400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -11943,160 +12069,160 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z554" w:id="548"/>
+    <w:bookmarkStart w:name="z554" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Для полковников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z555" w:id="549"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z555" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z556" w:id="550"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z556" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парадная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z557" w:id="551"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z557" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z558" w:id="552"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z558" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkEnd w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="19735800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -12132,130 +12258,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z559" w:id="553"/>
+    <w:bookmarkStart w:name="z559" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 8.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z560" w:id="554"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z560" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя форменная одежда (для полковников)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z561" w:id="555"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z561" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z562" w:id="556"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z562" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkEnd w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15062200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -12291,130 +12417,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z563" w:id="557"/>
+    <w:bookmarkStart w:name="z563" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z564" w:id="558"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z564" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зимняя форменная одежда </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z565" w:id="559"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z565" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z566" w:id="560"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z566" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkEnd w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="10121900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
@@ -12450,130 +12576,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z567" w:id="561"/>
+    <w:bookmarkStart w:name="z567" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z568" w:id="562"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z568" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повседневная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z569" w:id="563"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z569" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z570" w:id="564"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z570" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkEnd w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="10160000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
@@ -12609,130 +12735,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z571" w:id="565"/>
+    <w:bookmarkStart w:name="z571" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z572" w:id="566"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z572" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повседневная офисная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z573" w:id="567"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z573" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z574" w:id="568"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z574" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkEnd w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14389100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
@@ -12768,130 +12894,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z575" w:id="569"/>
+    <w:bookmarkStart w:name="z575" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 12.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z576" w:id="570"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z576" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Летняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z577" w:id="571"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z577" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z578" w:id="572"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z578" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkEnd w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14389100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
@@ -12927,130 +13053,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z579" w:id="573"/>
+    <w:bookmarkStart w:name="z579" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 13.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z580" w:id="574"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z580" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z581" w:id="575"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z581" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z582" w:id="576"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z582" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkEnd w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9258300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
@@ -13086,160 +13212,160 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z583" w:id="577"/>
+    <w:bookmarkStart w:name="z583" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Для полковников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z584" w:id="578"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z584" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z585" w:id="579"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z585" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Летняя парадная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z586" w:id="580"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z586" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z587" w:id="581"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z587" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkEnd w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14439900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
@@ -13275,130 +13401,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z588" w:id="582"/>
+    <w:bookmarkStart w:name="z588" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 15.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z589" w:id="583"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z589" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя форменная одежда (для полковников)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z590" w:id="584"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z590" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z591" w:id="585"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z591" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkEnd w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15303500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
@@ -13434,130 +13560,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z592" w:id="586"/>
+    <w:bookmarkStart w:name="z592" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 16.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z593" w:id="587"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z593" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зимняя форменная одежда </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z594" w:id="588"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z594" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z595" w:id="589"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z595" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkEnd w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="10452100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
@@ -13593,130 +13719,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z596" w:id="590"/>
+    <w:bookmarkStart w:name="z596" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z597" w:id="591"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z597" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повседневная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z598" w:id="592"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z598" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z599" w:id="593"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z599" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkEnd w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="10795000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
@@ -13752,130 +13878,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z600" w:id="594"/>
+    <w:bookmarkStart w:name="z600" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z601" w:id="595"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z601" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повседневная офисная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z602" w:id="596"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z602" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z603" w:id="597"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z603" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkEnd w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="10337800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
@@ -13911,130 +14037,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z604" w:id="598"/>
+    <w:bookmarkStart w:name="z604" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 19.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z605" w:id="599"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z605" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повседневная офисная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z606" w:id="600"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z606" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z607" w:id="601"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z607" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkEnd w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14528800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
@@ -14070,130 +14196,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z608" w:id="602"/>
+    <w:bookmarkStart w:name="z608" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z609" w:id="603"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z609" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Летняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z610" w:id="604"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z610" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) старшего и среднего начальствующего состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z611" w:id="605"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z611" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkEnd w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14401800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
@@ -14229,130 +14355,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z612" w:id="606"/>
+    <w:bookmarkStart w:name="z612" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 21.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z613" w:id="607"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z613" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z614" w:id="608"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z614" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) младшего начальствующего и рядового состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z615" w:id="609"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z615" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkEnd w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="13830300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
@@ -14388,130 +14514,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z616" w:id="610"/>
+    <w:bookmarkStart w:name="z616" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z617" w:id="611"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z617" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парадная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z618" w:id="612"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z618" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) младшего начальствующего и рядового состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z619" w:id="613"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z619" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkEnd w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15100300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
@@ -14547,130 +14673,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z620" w:id="614"/>
+    <w:bookmarkStart w:name="z620" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 23.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z621" w:id="615"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z621" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z622" w:id="616"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z622" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) младшего начальствующего и рядового состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z623" w:id="617"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z623" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkEnd w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14338300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
@@ -14706,130 +14832,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z624" w:id="618"/>
+    <w:bookmarkStart w:name="z624" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 24.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z625" w:id="619"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z625" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Летняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z626" w:id="620"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z626" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (мужчин) младшего начальствующего и рядового состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z627" w:id="621"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z627" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkEnd w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14478000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
@@ -14865,130 +14991,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z628" w:id="622"/>
+    <w:bookmarkStart w:name="z628" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z629" w:id="623"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z629" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z630" w:id="624"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z630" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) младшего начальствующего и рядового состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z631" w:id="625"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z631" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkEnd w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="13893800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
@@ -15024,130 +15150,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z632" w:id="626"/>
+    <w:bookmarkStart w:name="z632" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 26.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z633" w:id="627"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z633" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парадная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z634" w:id="628"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z634" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) младшего начальствующего и рядового состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z635" w:id="629"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z635" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkEnd w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15341600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
@@ -15183,130 +15309,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z636" w:id="630"/>
+    <w:bookmarkStart w:name="z636" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 27.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z637" w:id="631"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z637" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z638" w:id="632"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z638" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) младшего начальствующего и рядового состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z639" w:id="633"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z639" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkEnd w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14173200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
@@ -15342,130 +15468,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z640" w:id="634"/>
+    <w:bookmarkStart w:name="z640" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 28.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z641" w:id="635"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z641" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Летняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z642" w:id="636"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z642" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда сотрудников (женщин) младшего начальствующего и рядового состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z643" w:id="637"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z643" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkEnd w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14465300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
@@ -15501,130 +15627,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z644" w:id="638"/>
+    <w:bookmarkStart w:name="z644" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 29.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z645" w:id="639"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z645" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z646" w:id="640"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z646" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда курсантов организаций образования Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z647" w:id="641"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z647" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkEnd w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14414500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
@@ -15660,130 +15786,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z648" w:id="642"/>
+    <w:bookmarkStart w:name="z648" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z649" w:id="643"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z649" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парадная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z650" w:id="644"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z650" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда курсантов организаций образования Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z651" w:id="645"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z651" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkEnd w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15036800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
@@ -15819,130 +15945,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z652" w:id="646"/>
+    <w:bookmarkStart w:name="z652" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 31.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z653" w:id="647"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z653" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z654" w:id="648"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z654" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда курсантов организаций образования Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z655" w:id="649"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z655" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkEnd w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14490700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
@@ -15978,130 +16104,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z656" w:id="650"/>
+    <w:bookmarkStart w:name="z656" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z657" w:id="651"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z657" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Летняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z658" w:id="652"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z658" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда курсантов организаций образования Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z659" w:id="653"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z659" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkEnd w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14376400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
@@ -16137,130 +16263,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z660" w:id="654"/>
+    <w:bookmarkStart w:name="z660" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 33.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z661" w:id="655"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z661" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z662" w:id="656"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z662" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда курсантов-девушек организаций образования Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z663" w:id="657"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z663" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkEnd w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15430500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
@@ -16296,130 +16422,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z664" w:id="658"/>
+    <w:bookmarkStart w:name="z664" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 34.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z665" w:id="659"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z665" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парадная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z666" w:id="660"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z666" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда курсантов-девушек организаций образованияМинистерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z667" w:id="661"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z667" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkEnd w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15303500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
@@ -16455,130 +16581,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z668" w:id="662"/>
+    <w:bookmarkStart w:name="z668" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 35.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z669" w:id="663"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z669" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z670" w:id="664"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z670" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда курсантов-девушек организаций образования Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z671" w:id="665"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z671" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkEnd w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14439900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
@@ -16614,130 +16740,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z672" w:id="666"/>
+    <w:bookmarkStart w:name="z672" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 36.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z673" w:id="667"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z673" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Летняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z674" w:id="668"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z674" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форменная одежда курсантов-девушек организаций образования Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z675" w:id="669"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z675" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkEnd w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14541500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
@@ -16773,130 +16899,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z676" w:id="670"/>
+    <w:bookmarkStart w:name="z676" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 37.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z677" w:id="671"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z677" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зимняя специальная форменная одежда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z678" w:id="672"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z678" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z679" w:id="673"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z679" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkEnd w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5270500" cy="9829800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
@@ -16932,147 +17058,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z680" w:id="674"/>
+    <w:bookmarkStart w:name="z680" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z681" w:id="675"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z681" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 38.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z682" w:id="676"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z682" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нашивные погоны (парадные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkEnd w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z684" w:id="677"/>
+    <w:bookmarkStart w:name="z684" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkEnd w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4965700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42"/>
                     <a:stretch>
@@ -17226,127 +17352,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z685" w:id="678"/>
+    <w:bookmarkStart w:name="z685" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z686" w:id="679"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z686" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нашивные погоны (парадные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkEnd w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z688" w:id="680"/>
+    <w:bookmarkStart w:name="z688" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkEnd w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4292600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43"/>
                     <a:stretch>
@@ -17449,70 +17575,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z689" w:id="681"/>
+          <w:bookmarkStart w:name="z689" w:id="664"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Старший</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="681"/>
+          <w:bookmarkEnd w:id="664"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -17531,168 +17657,168 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z690" w:id="682"/>
+          <w:bookmarkStart w:name="z690" w:id="665"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Младший</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="682"/>
+          <w:bookmarkEnd w:id="665"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z691" w:id="683"/>
+    <w:bookmarkStart w:name="z691" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 40.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z692" w:id="684"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z692" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нашивные погоны (парадные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkEnd w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z694" w:id="685"/>
+    <w:bookmarkStart w:name="z694" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkEnd w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5029200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44"/>
                     <a:stretch>
@@ -17895,127 +18021,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Старшина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z695" w:id="686"/>
+    <w:bookmarkStart w:name="z695" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 41.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z696" w:id="687"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z696" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нашивные погоны (парадные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkEnd w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z698" w:id="688"/>
+    <w:bookmarkStart w:name="z698" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkEnd w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4394200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId45"/>
                     <a:stretch>
@@ -18222,127 +18348,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рядовой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z699" w:id="689"/>
+    <w:bookmarkStart w:name="z699" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 42.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z700" w:id="690"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z700" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нашивные погоны (парадные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkEnd w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z702" w:id="691"/>
+    <w:bookmarkStart w:name="z702" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkEnd w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5029200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId46"/>
                     <a:stretch>
@@ -18547,127 +18673,127 @@
               </w:rPr>
               <w:t>
 Курсант со званием</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"сержант"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z703" w:id="692"/>
+    <w:bookmarkStart w:name="z703" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 43.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z704" w:id="693"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z704" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нашивные погоны (парадные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkEnd w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z706" w:id="694"/>
+    <w:bookmarkStart w:name="z706" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkEnd w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6502400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId47"/>
                     <a:stretch>
@@ -18823,127 +18949,127 @@
               </w:rPr>
               <w:t>
 Курсант со званием</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"рядовой"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z707" w:id="695"/>
+    <w:bookmarkStart w:name="z707" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 44.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z708" w:id="696"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z708" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нашивные погоны (парадные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkEnd w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z710" w:id="697"/>
+    <w:bookmarkStart w:name="z710" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkEnd w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4419600" cy="8204200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId48"/>
                     <a:stretch>
@@ -18979,147 +19105,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z711" w:id="698"/>
+    <w:bookmarkStart w:name="z711" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z712" w:id="699"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z712" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z713" w:id="700"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z713" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Съемные погоны (на кителях)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkEnd w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z715" w:id="701"/>
+    <w:bookmarkStart w:name="z715" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkEnd w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4965700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
@@ -19273,127 +19399,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z716" w:id="702"/>
+    <w:bookmarkStart w:name="z716" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 46.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z717" w:id="703"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z717" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Съемные погоны (на кителях)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkEnd w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z719" w:id="704"/>
+    <w:bookmarkStart w:name="z719" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkEnd w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4292600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50"/>
                     <a:stretch>
@@ -19579,127 +19705,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Младший лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z720" w:id="705"/>
+    <w:bookmarkStart w:name="z720" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 47.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z721" w:id="706"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z721" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Съемные погоны (на кителях)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkEnd w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z723" w:id="707"/>
+    <w:bookmarkStart w:name="z723" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkEnd w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4445000" cy="7048500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51"/>
                     <a:stretch>
@@ -19721,147 +19847,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z724" w:id="708"/>
+    <w:bookmarkStart w:name="z724" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z725" w:id="709"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z725" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 48.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z726" w:id="710"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z726" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (на рубашках белого цвета)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkEnd w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z728" w:id="711"/>
+    <w:bookmarkStart w:name="z728" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkEnd w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4178300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
@@ -20015,127 +20141,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z729" w:id="712"/>
+    <w:bookmarkStart w:name="z729" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 49.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z730" w:id="713"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z730" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (на рубашках белого цвета)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkEnd w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z732" w:id="714"/>
+    <w:bookmarkStart w:name="z732" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkEnd w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3619500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId53"/>
                     <a:stretch>
@@ -20321,127 +20447,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Младший лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z733" w:id="715"/>
+    <w:bookmarkStart w:name="z733" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 50.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z734" w:id="716"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z734" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (на рубашках белого цвета)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkEnd w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z736" w:id="717"/>
+    <w:bookmarkStart w:name="z736" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkEnd w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4229100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId54"/>
                     <a:stretch>
@@ -20595,127 +20721,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Старшина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z737" w:id="718"/>
+    <w:bookmarkStart w:name="z737" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 51.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z738" w:id="719"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z738" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (на рубашках белого цвета)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkEnd w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z740" w:id="720"/>
+    <w:bookmarkStart w:name="z740" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkEnd w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3746500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
@@ -20901,127 +21027,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рядовой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z741" w:id="721"/>
+    <w:bookmarkStart w:name="z741" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 52.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z742" w:id="722"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z742" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (на рубашках белого цвета)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkEnd w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z744" w:id="723"/>
+    <w:bookmarkStart w:name="z744" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkEnd w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4292600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId56"/>
                     <a:stretch>
@@ -21175,127 +21301,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курсант со званием "сержант"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z745" w:id="724"/>
+    <w:bookmarkStart w:name="z745" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z746" w:id="725"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z746" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (на рубашках белого цвета)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkEnd w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z748" w:id="726"/>
+    <w:bookmarkStart w:name="z748" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkEnd w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5524500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId57"/>
                     <a:stretch>
@@ -21417,127 +21543,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курсант со званием "рядовой"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z749" w:id="727"/>
+    <w:bookmarkStart w:name="z749" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 54.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z750" w:id="728"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z750" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (на рубашках белого цвета)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkEnd w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z752" w:id="729"/>
+    <w:bookmarkStart w:name="z752" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkEnd w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4394200" cy="6921500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58"/>
                     <a:stretch>
@@ -21573,147 +21699,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z753" w:id="730"/>
+    <w:bookmarkStart w:name="z753" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z754" w:id="731"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z754" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 55.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z755" w:id="732"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z755" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (повседневные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkEnd w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z757" w:id="733"/>
+    <w:bookmarkStart w:name="z757" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkEnd w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4178300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59"/>
                     <a:stretch>
@@ -21867,127 +21993,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z758" w:id="734"/>
+    <w:bookmarkStart w:name="z758" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 56.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z759" w:id="735"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z759" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (повседневные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkEnd w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z761" w:id="736"/>
+    <w:bookmarkStart w:name="z761" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkEnd w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3594100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
@@ -22173,127 +22299,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Младший лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z762" w:id="737"/>
+    <w:bookmarkStart w:name="z762" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 57.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z763" w:id="738"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z763" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (повседневные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkEnd w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z765" w:id="739"/>
+    <w:bookmarkStart w:name="z765" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkEnd w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4241800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61"/>
                     <a:stretch>
@@ -22447,127 +22573,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Старшина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z766" w:id="740"/>
+    <w:bookmarkStart w:name="z766" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 58.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z767" w:id="741"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z767" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (повседневные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkEnd w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z769" w:id="742"/>
+    <w:bookmarkStart w:name="z769" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkEnd w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3733800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62"/>
                     <a:stretch>
@@ -22753,127 +22879,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рядовой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z770" w:id="743"/>
+    <w:bookmarkStart w:name="z770" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 59.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z771" w:id="744"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z771" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (повседневные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkEnd w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z773" w:id="745"/>
+    <w:bookmarkStart w:name="z773" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkEnd w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4241800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId63"/>
                     <a:stretch>
@@ -23027,127 +23153,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курсант со званием "сержант"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z774" w:id="746"/>
+    <w:bookmarkStart w:name="z774" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 60.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z775" w:id="747"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z775" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (повседневные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkEnd w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z777" w:id="748"/>
+    <w:bookmarkStart w:name="z777" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkEnd w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5486400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId64"/>
                     <a:stretch>
@@ -23269,127 +23395,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курсант со званием "рядовой"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z778" w:id="749"/>
+    <w:bookmarkStart w:name="z778" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 61.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z779" w:id="750"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z779" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (повседневные)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkEnd w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z781" w:id="751"/>
+    <w:bookmarkStart w:name="z781" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkEnd w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4483100" cy="6959600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId65"/>
                     <a:stretch>
@@ -23425,147 +23551,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z782" w:id="752"/>
+    <w:bookmarkStart w:name="z782" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z783" w:id="753"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z783" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 62.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z784" w:id="754"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z784" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (на повседневных рубашках)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkEnd w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z786" w:id="755"/>
+    <w:bookmarkStart w:name="z786" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkEnd w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4165600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId66"/>
                     <a:stretch>
@@ -23719,127 +23845,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z787" w:id="756"/>
+    <w:bookmarkStart w:name="z787" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 63.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z788" w:id="757"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z788" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (на повседневных рубашках)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkEnd w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Погоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z790" w:id="758"/>
+    <w:bookmarkStart w:name="z790" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkEnd w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3606800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId67"/>
                     <a:stretch>
@@ -24025,127 +24151,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Младший лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z791" w:id="759"/>
+    <w:bookmarkStart w:name="z791" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 64.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z792" w:id="760"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z792" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погоны на муфтах (на повседневных рубашках)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkEnd w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нагрудные нашивки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z794" w:id="761"/>
+    <w:bookmarkStart w:name="z794" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkEnd w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId68"/>
                     <a:stretch>
@@ -24167,90 +24293,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z795" w:id="762"/>
+    <w:bookmarkStart w:name="z795" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Генерал-майор </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z796" w:id="763"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z796" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkEnd w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId69"/>
                     <a:stretch>
@@ -24272,90 +24398,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z797" w:id="764"/>
+    <w:bookmarkStart w:name="z797" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полковник </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z798" w:id="765"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z798" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkEnd w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId70"/>
                     <a:stretch>
@@ -24377,90 +24503,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z799" w:id="766"/>
+    <w:bookmarkStart w:name="z799" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подполковник </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z800" w:id="767"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z800" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkEnd w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId71"/>
                     <a:stretch>
@@ -24482,147 +24608,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z801" w:id="768"/>
+    <w:bookmarkStart w:name="z801" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Майор </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z802" w:id="769"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z802" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 65.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z803" w:id="770"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z803" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нагрудные нашивки по специальному званию (на специальной форменной одежде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkEnd w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нагрудные нашивки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z805" w:id="771"/>
+    <w:bookmarkStart w:name="z805" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkEnd w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId72"/>
                     <a:stretch>
@@ -24644,90 +24770,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z806" w:id="772"/>
+    <w:bookmarkStart w:name="z806" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Капитан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z807" w:id="773"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z807" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkEnd w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId73"/>
                     <a:stretch>
@@ -24749,90 +24875,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z808" w:id="774"/>
+    <w:bookmarkStart w:name="z808" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Старший лейтенант </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z809" w:id="775"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z809" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkEnd w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId74"/>
                     <a:stretch>
@@ -24854,90 +24980,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z810" w:id="776"/>
+    <w:bookmarkStart w:name="z810" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лейтенант </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z811" w:id="777"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z811" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkEnd w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId75"/>
                     <a:stretch>
@@ -24959,147 +25085,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z812" w:id="778"/>
+    <w:bookmarkStart w:name="z812" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Младший лейтенант </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z813" w:id="779"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z813" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 66.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z814" w:id="780"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z814" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нагрудные нашивки по специальному званию (на специальной форменной одежде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkEnd w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нагрудные нашивки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z816" w:id="781"/>
+    <w:bookmarkStart w:name="z816" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkEnd w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId76"/>
                     <a:stretch>
@@ -25121,90 +25247,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z817" w:id="782"/>
+    <w:bookmarkStart w:name="z817" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Старший прапорщик </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z818" w:id="783"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z818" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkEnd w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId77"/>
                     <a:stretch>
@@ -25226,90 +25352,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z819" w:id="784"/>
+    <w:bookmarkStart w:name="z819" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прапорщик </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z820" w:id="785"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z820" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkEnd w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId78"/>
                     <a:stretch>
@@ -25331,90 +25457,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z821" w:id="786"/>
+    <w:bookmarkStart w:name="z821" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Старшина </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z822" w:id="787"/>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z822" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkEnd w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId79"/>
                     <a:stretch>
@@ -25436,147 +25562,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z823" w:id="788"/>
+    <w:bookmarkStart w:name="z823" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Старший сержант </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z824" w:id="789"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z824" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 67.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z825" w:id="790"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z825" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нагрудные нашивки по специальному званию (на специальной форменной одежде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkEnd w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нагрудные нашивки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z827" w:id="791"/>
+    <w:bookmarkStart w:name="z827" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkEnd w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId80"/>
                     <a:stretch>
@@ -25598,90 +25724,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z828" w:id="792"/>
+    <w:bookmarkStart w:name="z828" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сержант </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z829" w:id="793"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z829" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkEnd w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId81"/>
                     <a:stretch>
@@ -25703,90 +25829,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z830" w:id="794"/>
+    <w:bookmarkStart w:name="z830" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Младший сержант </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z831" w:id="795"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z831" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkEnd w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId82"/>
                     <a:stretch>
@@ -25808,147 +25934,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z832" w:id="796"/>
+    <w:bookmarkStart w:name="z832" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рядовой </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z833" w:id="797"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z833" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 68.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z834" w:id="798"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z834" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нагрудные нашивки по специальному званию (на специальной форменной одежде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkEnd w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нагрудные нашивки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z836" w:id="799"/>
+    <w:bookmarkStart w:name="z836" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkEnd w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId83"/>
                     <a:stretch>
@@ -25970,90 +26096,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z837" w:id="800"/>
+    <w:bookmarkStart w:name="z837" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Курсант со званием "Старшина"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z838" w:id="801"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z838" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkEnd w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId84"/>
                     <a:stretch>
@@ -26075,90 +26201,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z839" w:id="802"/>
+    <w:bookmarkStart w:name="z839" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Курсант со званием "Старший сержант" </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z840" w:id="803"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z840" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkEnd w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId85"/>
                     <a:stretch>
@@ -26180,90 +26306,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z841" w:id="804"/>
+    <w:bookmarkStart w:name="z841" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Курсант со званием "Сержант" </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z842" w:id="805"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z842" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkEnd w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId86"/>
                     <a:stretch>
@@ -26285,90 +26411,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z843" w:id="806"/>
+    <w:bookmarkStart w:name="z843" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Курсант со званием "Младший сержант" </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z844" w:id="807"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z844" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkEnd w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId87"/>
                     <a:stretch>
@@ -26390,147 +26516,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z845" w:id="808"/>
+    <w:bookmarkStart w:name="z845" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Курсант со званием "рядовой" </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z846" w:id="809"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z846" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 69.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z847" w:id="810"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z847" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нагрудные нашивки по специальному званию (на специальной форменной одежде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkEnd w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нагрудные нашивки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z849" w:id="811"/>
+    <w:bookmarkStart w:name="z849" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkEnd w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId88"/>
                     <a:stretch>
@@ -26552,90 +26678,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z850" w:id="812"/>
+    <w:bookmarkStart w:name="z850" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Группа крови первая положительная </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z851" w:id="813"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z851" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkEnd w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId89"/>
                     <a:stretch>
@@ -26657,90 +26783,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z852" w:id="814"/>
+    <w:bookmarkStart w:name="z852" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Группа крови первая отрицательная </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z853" w:id="815"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z853" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkEnd w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId90"/>
                     <a:stretch>
@@ -26762,90 +26888,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z854" w:id="816"/>
+    <w:bookmarkStart w:name="z854" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Группа крови вторая положительная </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z855" w:id="817"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z855" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkEnd w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId91"/>
                     <a:stretch>
@@ -26867,147 +26993,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z856" w:id="818"/>
+    <w:bookmarkStart w:name="z856" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Группа крови вторая отрицательная </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z857" w:id="819"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z857" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 70.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z858" w:id="820"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z858" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нагрудные нашивки с указанием группы крови (на специальной форменной одежде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkEnd w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нагрудные нашивки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z860" w:id="821"/>
+    <w:bookmarkStart w:name="z860" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkEnd w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId92"/>
                     <a:stretch>
@@ -27029,90 +27155,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z861" w:id="822"/>
+    <w:bookmarkStart w:name="z861" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Группа крови третья положительная </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z862" w:id="823"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z862" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkEnd w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId93"/>
                     <a:stretch>
@@ -27134,90 +27260,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z863" w:id="824"/>
+    <w:bookmarkStart w:name="z863" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Группа крови третья отрицательная </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z864" w:id="825"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z864" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkEnd w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId94"/>
                     <a:stretch>
@@ -27239,90 +27365,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z865" w:id="826"/>
+    <w:bookmarkStart w:name="z865" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Группа крови четвертая положительная </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z866" w:id="827"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z866" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkEnd w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId95"/>
                     <a:stretch>
@@ -27344,147 +27470,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z867" w:id="828"/>
+    <w:bookmarkStart w:name="z867" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Группа крови четвертая отрицательная </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z868" w:id="829"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z868" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 71.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z869" w:id="830"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z869" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нагрудные нашивки с указанием группы крови (на специальной форменной одежде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkEnd w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нагрудные нашивки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z871" w:id="831"/>
+    <w:bookmarkStart w:name="z871" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkEnd w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5308600" cy="2971800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId96"/>
                     <a:stretch>
@@ -27506,90 +27632,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z872" w:id="832"/>
+    <w:bookmarkStart w:name="z872" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нашивается на левую часть груди</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z873" w:id="833"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z873" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkEnd w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5308600" cy="2971800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId97"/>
                     <a:stretch>
@@ -27611,147 +27737,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z874" w:id="834"/>
+    <w:bookmarkStart w:name="z874" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нашивается на правую часть груди</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z875" w:id="835"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z875" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 72.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z876" w:id="836"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z876" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нагрудные нашивки на куртке с длинными или короткими рукавами (офисная форма)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkEnd w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нагрудные нашивки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z878" w:id="837"/>
+    <w:bookmarkStart w:name="z878" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkEnd w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3124200" cy="3213100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId98"/>
                     <a:stretch>
@@ -27773,147 +27899,147 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z879" w:id="838"/>
+    <w:bookmarkStart w:name="z879" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нагрудная нашивка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z880" w:id="839"/>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z880" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 73.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z881" w:id="840"/>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z881" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нагрудная нашивка на утепеленной куртке (внутренней куртки) и куртке с длинными или короткими рукавами (офисная форма)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkEnd w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шевроны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z883" w:id="841"/>
+    <w:bookmarkStart w:name="z883" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkEnd w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4038600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId99"/>
                     <a:stretch>
@@ -28111,70 +28237,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z884" w:id="842"/>
+    <w:bookmarkStart w:name="z884" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkEnd w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3543300" cy="4203700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId100"/>
                     <a:stretch>
@@ -28202,158 +28328,158 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z885" w:id="843"/>
+      <w:bookmarkStart w:name="z885" w:id="826"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для специальной</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkEnd w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форменной одежды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z886" w:id="844"/>
+    <w:bookmarkStart w:name="z886" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 74.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z887" w:id="845"/>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z887" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шевроны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkEnd w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нарукавные знаки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z889" w:id="846"/>
+    <w:bookmarkStart w:name="z889" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkEnd w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3568700" cy="3581400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId101"/>
                     <a:stretch>
@@ -28381,101 +28507,101 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z890" w:id="847"/>
+      <w:bookmarkStart w:name="z890" w:id="830"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для повседневной</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkEnd w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форменной одежды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z891" w:id="848"/>
+    <w:bookmarkStart w:name="z891" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkEnd w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3441700" cy="3467100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId102"/>
                     <a:stretch>
@@ -28503,158 +28629,158 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z892" w:id="849"/>
+      <w:bookmarkStart w:name="z892" w:id="832"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для специальной</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkEnd w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форменной одежды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z893" w:id="850"/>
+    <w:bookmarkStart w:name="z893" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 75.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z894" w:id="851"/>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z894" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарукавные знаки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkEnd w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нарукавные знаки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z896" w:id="852"/>
+    <w:bookmarkStart w:name="z896" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkEnd w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5080000" cy="2438400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId103"/>
                     <a:stretch>
@@ -28676,144 +28802,144 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z897" w:id="853"/>
+    <w:bookmarkStart w:name="z897" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рисунок 76.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z898" w:id="854"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z898" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Знак обозначающий государственную принадлежность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkEnd w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>