--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c9dbec" w14:textId="1c9dbec">
+    <w:p w14:paraId="dadbf4e" w14:textId="dadbf4e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил определения классной квалификации сотрудников и военнослужащих органов гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 27 июня 2025 года № 252</w:t>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 27 июня 2025 года № 252.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -877,51 +877,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, решение о присвоении классной квалификации сотрудников и военнослужащих принимают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Министр по чрезвычайным ситуациям Республики Казахстан (далее - Министр) или исполняющий его обязанности – в отношении сотрудников и военнослужащих аппарата Министерства по чрезвычайным ситуациям Республики Казахстан (далее - МЧС), ведомств МЧС, начальников департаментов по чрезвычайным ситуациям областей, городов республиканского значения и столицы МЧС (далее – ДЧС МЧС) и их заместителей, начальника учебного заведения МЧС и его заместителей, командиров воинских частей гражданской обороны (далее – воинские части) и их заместителей;</w:t>
+      1) Министр по чрезвычайным ситуациям Республики Казахстан (далее - Министр) или исполняющий его обязанности – в отношении сотрудников и военнослужащих аппарата Министерства по чрезвычайным ситуациям Республики Казахстан (далее - МЧС), ведомств МЧС, начальников департаментов по чрезвычайным ситуациям столицы, областей, городов республиканского значения МЧС (далее – ДЧС МЧС) и их заместителей, начальника учебного заведения МЧС и его заместителей, командиров воинских частей гражданской обороны (далее – воинские части) и их заместителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) начальники ДЧС МЧС или исполняющие их обязанности – в отношении сотрудников и военнослужащих ДЧС МЧС, управлений (отделов) по чрезвычайным ситуациям ДЧС МЧС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
@@ -1041,50 +1041,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил производится без рассмотрения квалификационной комиссии приказом лиц, указанных в пункте 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Решение о присвоении, подтверждении, понижении или снятии, восстановлении классной квалификации оформляется приказами лиц, предусмотренных пунктом 3 настоящих Правил (далее - приказ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1273,1270 +1335,1742 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок присвоения и подтверждения классной квалификации сотрудников и военнослужащих</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Присвоение классной квалификации сотрудников и военнослужащих осуществляется каждое полугодие (в июне и декабре), в порядке, предусмотренном настоящим параграфом.</w:t>
+      9. Присвоение классной квалификации сотрудников и военнослужащих осуществляется по итогам промежуточной или итоговой проверки профессиональной служебной и физической подготовки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Промежуточная и итоговая проверки профессиональной служебной и физической подготовки сотрудников и военнослужащих проводятся в соответствии с приказом Министра по чрезвычайным ситуациям Республики Казахстан от 2 февраля 2024 года № 34 "Об утверждении Содержания и Правил организации профессиональной служебной (профессиональной) и физической подготовки сотрудников и военнослужащих органов гражданской защиты".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 9-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сотрудникам и военнослужащим присваиваются следующие классные квалификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z157" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "специалист 2 класса" - сотрудникам и военнослужащим, имеющим не менее трех лет стажа работы на правоохранительной службе, службе в специальных государственных органах, органах гражданской защиты, воинской службе (за исключением срочной воинской службы) (далее – стаж службы) и успешно прошедшим промежуточную или итоговую проверку профессиональной служебной и физической подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z158" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "специалист 1 класса":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      сотрудникам и военнослужащим, не имеющим классные квалификации, при этом имеющим не менее десяти лет стажа работы на государственной службе и (или) стажа службы;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудникам и военнослужащим, имеющим классную квалификацию "специалист 2 класса", стаж службы в ОГЗ не менее двух лет после присвоения классной квалификации "специалист 2 класса" и успешно прошедшим промежуточную или итоговую проверку профессиональной служебной и физической подготовки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      3) "специалист 1 класса – наставник (мастер)" - сотрудникам и военнослужащим, имеющим классную квалификацию "специалист 1 класса", стаж службы в ОГЗ не менее двух лет после присвоения классной квалификации "специалист 1 класса".</w:t>
+    <w:bookmarkStart w:name="z160" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудникам и военнослужащим, не имеющим классные квалификации, при этом имеющим не менее десяти лет стажа работы на государственной службе и (или) стажа службы и успешно прошедшим промежуточную или итоговую проверку профессиональной служебной и физической подготовки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z161" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "специалист 1 класса – наставник (мастер)" - сотрудникам и военнослужащим, имеющим классную квалификацию "специалист 1 класса", стаж службы в ОГЗ не менее двух лет после присвоения классной квалификации "специалист 1 класса" и успешно прошедшим промежуточную или итоговую проверку профессиональной служебной и физической подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сотрудникам и военнослужащим, поступившим на службу в ОГЗ после окончания учебного заведения МЧС или других специальных государственных и правоохранительных органов, Вооруженных сил, других войск и воинских формирований (далее – силовые структуры) исчисление срока службы для присвоения классной квалификации осуществляется после назначения на должности ОГЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сотрудники и военнослужащие к присвоению классной квалификации допускаются только один раз в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. К присвоению классной квалификации не допускаются сотрудники и военнослужащие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имеющие действующие дисциплинарные взыскания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в период проведения в отношении них служебного расследования (рассмотрения вопроса о привлечении к дисциплинарной ответственности) или досудебного расследования – до принятия решения о привлечении к дисциплинарной ответственности или прекращении уголовного дела по реабилитирующим основаниям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) находящиеся в распоряжении ОГЗ (командира (начальника), Министра), до назначения их на должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Для присвоения классной квалификации до пятого числа последнего месяца каждого полугодия (в июне и декабре), структурные подразделения ОГЗ направляют в кадровые службы ОГЗ, а в воинских частях в подразделения боевой подготовки (далее – подразделения боевой подготовки) списки сотрудников и военнослужащих, претендующих на присвоение классной квалификации, по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Списки претендующих к присвоению).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, Списки претендующих к присвоению, направленные в кадровые службы ОГЗ или подразделения боевой подготовки после пятого числа последнего месяца соответствующего полугодия (в июне и декабре) не подлежат рассмотрению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальники структурных подразделений ОГЗ обеспечивают своевременность, объективность и достоверность представляемых Списков претендующих к присвоению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. До десятого числа последнего месяца соответствующего полугодия, кадровые службы ОГЗ или подразделения боевой подготовки изучают сотрудников и военнослужащих, включенных в Списки претендующих к присвоению на соответствие требованиям пунктов 10, 11, 12 и 13 настоящих Правил, и при условии соответствия их, формируют Список сотрудников и военнослужащих, допущенных к присвоению классной квалификации по форме согласно </w:t>
+      15. В течение пяти рабочих дней со дня завершения промежуточной и (или) итоговой проверки, кадровые службы ОГЗ или подразделения боевой подготовки изучают сотрудников и военнослужащих, включенных в Списки претендующих к присвоению на соответствие требованиям пунктов 10, 11, 12 и 13 настоящих Правил, и при условии соответствия их, формируют Список сотрудников и военнослужащих, допущенных к присвоению классной квалификации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Список допущенных к присвоению).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Список допущенных к присвоению в течение трех рабочих дней вносится на рассмотрение квалификационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Сотрудникам и военнослужащим, которым присвоена классная квалификация, выдаются нагрудные знаки классной квалификации сотрудников и военнослужащих по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Имеющаяся классная квалификация подтверждается приказом лиц, указанных в пункте 3 настоящих Правил с установлением соответствующей надбавки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицам, прибывшим на службу в ОГЗ в порядке перевода (откомандирования) из других силовых структур и назначенным на должности ОГЗ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицам, восстановленным на службу в ОГЗ по решению суда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицам, уволенным из силовых структур и вновь принятым на службу в ОГЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При этом, основанием для подтверждения классной квалификации лиц, перечисленных в пункте 18 настоящих Правил, являются акты (либо выписка из актов) об определении классной квалификации силовыми структурами или ОГЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приказ о подтверждении классной квалификации вносится в течение трех рабочих дней со дня предоставления актов (либо выписок из актов) об определении классной квалификации силовыми структурами или ОГЗ в кадровые службы или подразделения боевой подготовки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Исчисление срока службы для присвоения вышестоящей классной квалификации лицам, перечисленным в подпунктах 1) и 3) пункта 18 настоящих Правил осуществляется со дня назначения на должности ОГЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок понижения или снятия, восстановления классной квалификации сотрудников и военнослужащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Понижение классной квалификации сотрудников и военнослужащих на одну ступень производится в одном из следующих случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z166" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наложение дисциплинарного взыскания в виде предупреждения о неполном служебном соответствии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z167" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наложение дисциплинарного взыскания в виде освобождения от занимаемой должности (снижения в должности на одну ступень);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z168" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наложение дисциплинарного взыскания в виде понижения в специальном звании (в воинском звании на одну ступень);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z169" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) непрохождение итоговой проверки профессиональной служебной и физической подготовки сотрудников и военнослужащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z170" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) неявка без уважительных причин для прохождения итоговой проверки профессиональной служебной и физической подготовки сотрудников и военнослужащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Классная квалификация "специалист 2 класса" сотрудников и военнослужащих снимается в случае наступления обстоятельств, предусмотренных пунктом 21 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Сотрудники и военнослужащие, которым понижены или сняты классные квалификации в случаях, предусмотренных в подпунктах 1), 2) и 3) пункта 21 настоящих Правил, восстанавливаются в прежних классных квалификациях по истечении шести месяцев со дня понижения или снятия классной квалификации по рапорту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z173" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, сотрудники и военнослужащие, которым понижены или сняты классные квалификации в случаях, предусмотренных в подпунктах 4) и 5) пункта 21 настоящих Правил, восстанавливаются в прежних классных квалификациях после успешного прохождения предстоящей промежуточной или итоговой проверки профессиональной служебной и физической подготовки сотрудников и военнослужащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z174" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Датой восстановления классной квалификации считается день подписания приказа лицами, предусмотренными пунктом 3 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z175" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок службы в классной квалификации прерывается со дня издания приказа о понижении или снятии классной квалификации и возобновляется со дня издания приказа о восстановлении классной квалификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок создания квалификационных комиссий органов гражданской защиты по определению классной квалификации сотрудников и военнослужащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Для определения классной квалификации сотрудников и военнослужащих в ОГЗ приказами лиц, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, создаются квалификационные комиссии, рабочим органом которых являются кадровые службы ОГЗ, а воинских частях – подразделения боевой подготовки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав квалификационной комиссии определяется лицами, предусмотренными пунктом 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав квалификационной комиссии входят председатель квалификационной комиссии и другие члены квалификационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Общее количество членов квалификационной комиссии состоит из нечетного числа. Квалификационную комиссию возглавляет председатель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии председателя и членов квалификационной комиссии их полномочия осуществляют лица их замещающие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Председателями квалификационных комиссий для определения классной квалификации сотрудников и военнослужащих, перечисленных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 настоящих Правил является вице-министр по чрезвычайным ситуациям Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 настоящих Правил являются первые заместители начальников ДЧС МЧС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 настоящих Правил являются заместители командиров воинских частей по боевой подготовке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в подпункте 4) пункта 3 настоящих Правил является заместитель начальника учебного заведения МЧС по строевой, воспитательной и кадровой работе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z80" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Членами квалификационной комиссии назначаются начальники кадровых служб и подразделении боевой подготовки, а также представители юридических и финансовых служб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Секретарь квалификационной комиссии назначается из числа кадровых служб ОГЗ или подразделения боевой подготовки, осуществляет организационное обеспечение ее работы, не является ее членом и не принимает участие в голосовании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z82" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Изменение состава квалификационной комиссии осуществляется по решению лиц, предусмотренных пунктом 3 настоящих Правил, путем издания приказа о внесении изменений и (или) дополнений в состав квалификационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Квалификационная комиссия принимает решение коллегиально открытым голосованием в течение трех рабочих дней с момента внесения Списков допущенных к присвоению. Решение считается принятым, если за него подано большинство голосов от общего количества голосов членов квалификационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Решение квалификационной комиссии оформляется актом, в котором отражаются результаты определения классной квалификации сотрудников и военнослужащих.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z85" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае равенства голосов принятым считается решение, за которое проголосовал председатель квалификационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обжалование решения квалификационной комиссии осуществляется в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Акт подписывается всеми членами квалификационной комиссии и вносится на рассмотрение лиц, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2693,88 +3227,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о присвоении классной квалификации сотрудников и военнослужащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Квалификационная комиссия органов гражданской защиты по определению классной квалификации сотрудников и военнослужащих (далее - комиссия) в составе: председатель комиссии (должность, специальное (воинское) звание, фамилия, имя, отчество (при его наличии)) (далее - ФИО) и другие члены комиссии (должность, специальное (воинское) звание, ФИО, рассмотрев представленные материалы на присвоение классной квалификации, выносит следующее решение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3479,130 +4013,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель комиссии ___________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Члены комиссии _________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Секретарь комиссии ______________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" __________ 20___ год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3759,68 +4293,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Списки сотрудников и военнослужащих, претендующих к присвоению классной квалификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -4525,70 +5059,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник структурного подразделения органов гражданской защиты, подпись и дата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4745,68 +5279,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список сотрудников и военнослужащих, допущенных к присвоению классной квалификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -5612,70 +6146,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник кадровой службы органов гражданской защиты\ начальник подразделения боевой подготовки воинской части гражданской обороны, подпись и дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5832,106 +6366,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нагрудные знаки классной квалификации сотрудников и военнослужащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Специалист 1 класса-наставник (мастер)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3937000" cy="1714500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -5953,88 +6487,88 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Специалист 1 класса"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3771900" cy="1866900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -6056,68 +6590,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Специалист 2 класса" </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3962400" cy="1841500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -6177,55 +6711,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>