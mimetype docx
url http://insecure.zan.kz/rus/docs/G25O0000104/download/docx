--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e471e6" w14:textId="0e471e6">
+    <w:p w14:paraId="4322369" w14:textId="4322369">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1259,572 +1259,580 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разглашение сведений, касающихся компьютерного тестирования сотрудников, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Прохождение компьютерного тестирования первых заместителей, заместителей начальников департаментов по чрезвычайным ситуациям областей, городов республиканского значения и столицы (далее - ДЧС), заместителей начальника организации образования Министерства по чрезвычайным ситуациям Республики Казахстан (далее - МЧС), сотрудников центрального аппарата и ведомств МЧС организовывается кадровой службой центрального аппарата МЧС.</w:t>
+      4. Прохождение компьютерного тестирования первых заместителей, заместителей начальников департаментов по чрезвычайным ситуациям столицы, областей, городов республиканского значения (далее - ДЧС), заместителей начальника организации образования Министерства по чрезвычайным ситуациям Республики Казахстан (далее - МЧС), сотрудников центрального аппарата и ведомств МЧС организовывается кадровой службой центрального аппарата МЧС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 402</w:t>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок и условия прохождения компьютерного тестирования сотрудника, подлежащего аттестации, на знание законодательства Республики Казахстан, казахского языка и логическое мышление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Компьютерное тестирование проводится автоматизированным компьютерным способом с использованием программного обеспечения на государственном или русском языках по выбору сотрудников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Подготовка вопросов компьютерного тестирования возлагается на кадровую службу, техническое обеспечение компьютерного тестирования возлагается на подразделения информатизации, цифровизации и связи МЧС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Перед проведением компьютерного тестирования сотрудниками кадровой службы проводится инструктаж о проведении компьютерного тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сотрудникам во время прохождения компьютерного тестирования не допускается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проносить и использовать принимающие, передающие электронные устройства и средства связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) использовать методическую литературу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) переговариваться с другими сотрудниками в целях получения либо передачи подсказок на вопросы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случаях нарушения требований, предусмотренных в пункте 8 настоящих Правил, сотрудники отстраняются от дальнейшего прохождения компьютерного тестирования с выставлением неудовлетворительного результата прохождения тестирования с составлением акта в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Количество тестовых вопросов компьютерного тестирования на знание законодательства Республики Казахстан составляет – 60, из которых:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Конституция Республики Казахстан – 10 вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правоохранительной службе" – 20 вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О гражданской защите" – 10 вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции" – 10 вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Этический кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан, утвержденный Указом Президента Республики Казахстан от 2 января 2023 года № 81 "Об утверждении Этического кодекса сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан" – 10 вопросов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Компьютерное тестирование на логическое мышление состоит из 10 вопросов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z213" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z213" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1. Компьютерное тестирование на знание казахского языка состоит из 10 вопросов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1843,70 +1851,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Общее время компьютерного тестирования составляет – 80 минут (в том числе логический тест и тест на знание казахского языка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1925,70 +1933,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Результаты компьютерного тестирования выдаются в автоматическом режиме по форме согласно приложению к настоящим Правилам в двух экземплярах, один экземпляр результатов тестирования выдается сотруднику, второй приобщается к аттестационным материалам сотрудника с которыми сотрудники ознакамливаются под роспись в момент выдачи результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2119,70 +2127,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и логическое мышление</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7249,69 +7257,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 марта 2025 года № 104</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нормативы по определению профессиональной пригодности для категорий должностей органов гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие нормативы по определению профессиональной пригодности для категорий должностей органов гражданской защиты разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7346,51 +7354,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О правоохранительной службе", а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 171)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 "Вопросы Министерства по чрезвычайным ситуациям Республики Казахстан" и определяют нормативы по определению профессиональной пригодности для категорий должностей органов гражданской защиты при прохождении аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7409,410 +7417,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Определение профессиональной пригодности включает в себя выполнение сотрудниками нормативов по определению профессиональной пригодности по физической и пожарно-спасательной подготовкам (далее - Нормативы), предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Нормативам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. При выполнении Нормативов с учетом специфики выполняемых задач сотрудники делятся на категории сотрудников по определению профессиональной пригодности, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Нормативам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При выполнении Нормативов сотрудники выполняют их в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мужчины:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бег на дистанцию 60 или 100 метров или челночный бег 10 х 10 метров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бег на дистанцию 1000 метров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       комплекс силовых упражнений или подтягивание на перекладине;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подъем по штурмовой лестнице в окно 4 этажа или подъем по установленной выдвижной лестнице в окно 3-го этажа учебной башни.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) женщины:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бег на дистанцию 60 или 100 метров или челночный бег 6 раз по 10 метров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бег на дистанцию 1000 метров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       комплекс силовых упражнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       закрепление спасательной веревки за конструкцию здания, одним из четырех способов вязки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае, если по одному из Нормативов сотрудник получит оценку "неудовлетворительно", то, несмотря на набранные оценки по остальным Нормативам, сотрудник считается не сдавшим установленные Нормативы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Ведомость сдачи нормативов по определению профессиональной пригодности по физической и пожарно-спасательной подготовкам оформляется по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Нормативам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7904,104 +7912,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для категорий должностей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нормативы по определению профессиональной пригодности по физической и пожарно-спасательной подготовкам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 1. Нормативы по определению профессиональной пригодности по физической и пожарно-спасательной подготовкам сотрудников категории "А"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Нормативы по определению профессиональной пригодности по физической и пожарно-спасательной подготовкам сотрудников категории "А" мужчин</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -11172,70 +11180,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="56"/>
+          <w:bookmarkStart w:name="z65" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бег 100 метров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (секунд)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16804,70 +16812,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="57"/>
+          <w:bookmarkStart w:name="z66" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17013,68 +17021,68 @@
               </w:rPr>
               <w:t>Упражнения выполняются без остановок, интервал между комплексами не более 10 секунд.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При неправильном выполнении упражнения дается команда "не считать" не более трех раз, после чего сотрудник снимается с выполнения упражнения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Нормативы по определению профессиональной пригодности по физической и пожарно-спасательной подготовкам сотрудников категории "А" женщин</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -24023,70 +24031,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="59"/>
+          <w:bookmarkStart w:name="z74" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24148,86 +24156,86 @@
               </w:rPr>
               <w:t>Комплекс силовых упражнений для женщин выполняется в течение одной минуты без остановок, первые 30 секунд из положения лежа на спине, кисти к плечам или на затылок, максимальное количество наклонов вперед до касания локтями колен, ноги закреплены (допускается незначительное сгибание ног), при возвращении в исходное положение необходимо касание опоры лопатками; затем перевернуться в упор лежа и без паузы для отдыха выполнить в течении последующих 30 секунд максимальное количество сгибаний и разгибаний рук в упоре лежа (тело прямое, руки сгибать до касания грудью опоры).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При неправильном выполнении упражнения дается команда "не считать" не более трех раз, после чего сотрудник снимается с выполнения упражнения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 2. Нормативы по определению профессиональной пригодности по физической и пожарно-спасательной подготовкам сотрудников категории "Б"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Нормативы по определению профессиональной пригодности по физической и пожарно-спасательной подготовкам сотрудников категории "Б" мужчин</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -33010,70 +33018,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="62"/>
+          <w:bookmarkStart w:name="z80" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33219,68 +33227,68 @@
               </w:rPr>
               <w:t>Упражнения выполняются без остановок, интервал между комплексами не более 10 секунд.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При неправильном выполнении упражнения дается команда "не считать" не более трех раз, после чего сотрудник снимается с выполнения упражнения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="63"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Нормативы по определению профессиональной пригодности по физической и пожарно-спасательной подготовкам сотрудников категории "Б" женщин</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -40229,70 +40237,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="64"/>
+          <w:bookmarkStart w:name="z88" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -40461,308 +40469,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для категорий должностей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="65"/>
+    <w:bookmarkStart w:name="z92" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Категория сотрудников по определению профессиональной пригодности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z93" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z93" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сотрудники категории "А":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z94" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z94" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Департаменты по чрезвычайным ситуациям (далее - ДЧС) Министерства по чрезвычайным ситуациям Республики Казахстан (далее - МЧС):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z95" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z95" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотрудники подразделений по организации пожаротушения и аварийно-спасательных работ, за исключением водитель-сотрудника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z96" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Управления (отделы) по чрезвычайным ситуациям ДЧС МЧС (далее – У(О)ЧС):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z97" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все сотрудники, за исключением старшего инструктора по вождению пожарного автомобиля, старшего водитель-сотрудника пожарных автомобилей, водитель-сотрудника пожарных автомобилей, старшего мастера связи, радиотелефониста, начальника базы газодымозащитной службы, старшего мастера газодымозащитной службы, врачей, фельдшеров, а также сотрудников подразделений кадровой работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) все сотрудники организации образования МЧС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сотрудники категории "Б":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) все сотрудники аппарата и ведомств МЧС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ДЧС МЧС:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z102" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z102" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все сотрудники, за исключением сотрудников, перечисленных в подпункте 1) пункта 1 настоящего приложения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z103" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z103" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) У(О)ЧС:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z104" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инструктор по вождению пожарного автомобиля, старший водитель-сотрудник пожарных автомобилей, водитель-сотрудник пожарных автомобилей, старший мастер связи, радиотелефонист, начальник базы газодымозащитной службы, старший мастер газодымозащитной службы, врач, фельдшер, а также сотрудники подразделений кадровой работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -40919,51 +40927,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="78"/>
+    <w:bookmarkStart w:name="z107" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ведомость сдачи нормативов по определению профессиональной пригодности по физической и пожарно-спасательной подготовкам</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -40972,51 +40980,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование подразделения)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"_____" ____________ 20____ года город ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -43037,64 +43045,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z108" w:id="79"/>
+      <w:bookmarkStart w:name="z108" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -43220,69 +43228,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 марта 2025 года № 104</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="80"/>
+    <w:bookmarkStart w:name="z110" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пороговые значения для категорий должностей органов гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z111" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z111" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие пороговые значения для категорий должностей органов гражданской защиты разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -43337,51 +43345,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О правоохранительной службе", а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 171)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 "Вопросы Министерства по чрезвычайным ситуациям Республики Казахстан" и определяют пороговые значения для сотрудников органов гражданской защиты (далее - сотрудники) по компьютерному тестированию на знание законодательства Республики Казахстан, казахского языка и логическое мышление (далее – компьютерное тестирование) в рамках аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -43400,130 +43408,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="82"/>
+    <w:bookmarkStart w:name="z112" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пороговые значения по компьютерному тестированию сотрудников в рамках аттестации составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z113" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z113" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для лиц рядового и младшего начальствующего состава – не менее 50% правильных ответов по каждому нормативному правовому акту Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z114" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z114" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для лиц среднего, старшего и высшего начальствующего состава – не менее 60 % правильных ответов по каждому нормативному правовому акту Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z115" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z115" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пороговое значение компьютерного тестирования на знание казахского языка и логическое мышление не устанавливается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -43542,70 +43550,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="86"/>
+    <w:bookmarkStart w:name="z116" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае, если по одному из тестовых вопросов на знание законодательства Республики Казахстан сотрудник не наберет порогового значения, то, несмотря на набранные пороговые значения по остальным тестовым вопросам, тестирование считается не пройденным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -43697,87 +43705,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 марта 2025 года № 104</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="87"/>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила, этапы и сроки проведения внеплановой аттестации сотрудников органов гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z119" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z119" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z120" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z120" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила, этапы и сроки проведения внеплановой аттестации сотрудников органов гражданской защиты (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -43792,51 +43800,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47-2, частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О правоохранительной службе" (далее - Закон) и определяют порядок, этапы и сроки проведения внеплановой аттестации сотрудников органов гражданской защиты (далее – аттестуемые сотрудники).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -43855,131 +43863,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="90"/>
+    <w:bookmarkStart w:name="z121" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Внеплановая аттестация проводится для решения вопроса выдвижения сотрудников на вышестоящую руководящую должность по решению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z122" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z122" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Министра по чрезвычайными ситуациям Республики Казахстан (далее -Министр) - для сотрудников, рассматриваемых на заседаниях аттестационной комиссии Министерства по чрезвычайным ситуациям Республики Казахстан (далее - МЧС);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z123" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z123" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) начальника Департамента по чрезвычайным ситуациям областей, городов республиканского значения и столицы МЧС (далее - ДЧС) - для сотрудников, рассматриваемых на заседаниях аттестационной комиссии ДЧС;</w:t>
+      2) начальника Департамента по чрезвычайным ситуациям столицы, областей, городов республиканского значения МЧС (далее - ДЧС) - для сотрудников, рассматриваемых на заседаниях аттестационной комиссии ДЧС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z124" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z124" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) начальника организации образования МЧС - для сотрудников, рассматриваемых на заседаниях аттестационной комиссии организации образования МЧС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z125" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z125" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, не допускается проведение внеплановой аттестации сотрудникам, в отношении которых аттестационной комиссией приняты решения, предусмотренные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -43994,331 +44002,351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 статьи 50 Закона. Они могут проходить внеплановую аттестацию по истечении 6 (шести) месяцев после принятия указанных решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z126" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z126" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок создания и деятельности аттестационной комиссии при проведении внеплановой аттестации определяется в аналогичном порядке, предусмотренном статьей 49 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 16.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="96"/>
+    <w:bookmarkStart w:name="z127" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок, этапы и сроки проведения внеплановой аттестации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z128" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z128" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение лиц, указанных в пункте 2 настоящих Правил, оформляется по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, где утверждается список сотрудников, подлежащих внеплановой аттестации (далее - список).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z129" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Внеплановая аттестация включает в себя ряд последовательных этапов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z130" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подготовка к проведению внеплановой аттестации (далее - подготовка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z131" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z131" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение психолого-социологического исследования сотрудника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z132" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение полиграфологического исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z133" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z133" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) собеседование с сотрудником, проводимое аттестационной комиссией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z134" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) вынесение решения аттестационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z214" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z214" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Сотрудник, в отношении которого ранее в течение последних 3 (трех) лет проводились полиграфологическое (за исключением проведения полиграфологических исследований в рамках служебных расследований) и психолого-социологическое исследование, допускается на внеплановую аттестацию с этапа собеседования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -44337,131 +44365,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="105"/>
+    <w:bookmarkStart w:name="z135" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. После утверждения списка, кадровыми службами органов гражданской защиты (далее – кадровая служба) организуется подготовка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z136" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z136" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подготовка включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z137" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z137" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработку графика проведения внеплановой аттестации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z138" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z138" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подготовку документов на аттестуемых сотрудников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z139" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z139" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -44476,571 +44504,571 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, по представлению кадровой службы утверждают график проведения внеплановой аттестации по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее - график).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z140" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z140" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кадровые службы письменно уведомляют аттестуемых сотрудников о проведении в отношении них внеплановой аттестации не позднее чем за месяц после утверждения графика и формируют их документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z141" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z141" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Непосредственный руководитель аттестуемого сотрудника оформляет на него служебную характеристику по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, ознакамливает с ней под роспись и в срок не позднее чем за три недели до заседания соответствующей аттестационной комиссии направляет ее на служебную электронную почту кадровой службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z142" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z142" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служебная характеристика должна содержать объективную и обоснованную оценку профессиональных, личностных качеств и результатов служебной деятельности аттестуемого сотрудника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z143" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z143" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадровой службой для изучения деловых и личных качеств, результатов служебной деятельности аттестуемого сотрудника, направляется запрос по Информационному сервису Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстана (далее - ИС КПССУ ГП), а также в подразделения инспекции по личному составу (далее - ИЛС) и заинтересованные подразделения органов гражданской защиты (по направлению деятельности аттестуемого сотрудника).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z144" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z144" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. После формирования документов аттестуемых сотрудников (служебная характеристика, информация с ИС КПССУ ГП, ИЛС и от заинтересованных подразделений органов гражданской защиты) аттестуемые сотрудники проходят психолого-социологическое исследование, проводимое психологами органов гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z145" w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z145" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок и методы проведения психолого-социологического исследования определяется в соответствии с частью третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 48 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z146" w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z146" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. После прохождения психолого-социологического исследования, сотрудники проходят полиграфологическое исследование в порядке, предусмотренном постановлением Правительства Республики Казахстан от 19 июня 2014 года № 683 "Об утверждении Правил прохождения полиграфологического исследования в правоохранительных органах, органах гражданской защиты, государственной фельдъегерской службе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z147" w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z147" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кадровая служба направляет собранные аттестационные материалы (служебная характеристика, информация с ИС КПССУ ГП, ИЛС и от заинтересованных подразделений органов гражданской защиты, заключения психолого-социологического и полиграфологического исследования) в соответствующую аттестационную комиссию в срок не позднее чем за неделю до ее заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z148" w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. На заседании аттестационной комиссии проводится собеседование с аттестуемым сотрудником.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z149" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z149" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ходе заседания аттестационная комиссия изучает представленные материалы, заслушивает аттестуемого сотрудника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z150" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z150" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При собеседовании аттестационная комиссия исходит из должностных обязанностей аттестуемого сотрудника, определяется уровень его профессиональной подготовки и правовой культуры, знания стратегических и программных документов, а также документов, регламентирующих служебную деятельность аттестуемого сотрудника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z151" w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z151" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собеседование должно проходить в обстановке корректности и доброжелательности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z152" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z152" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собеседование фиксируется с помощью технических средств записи (аудио-, видеозапись).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z153" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z153" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалы, зафиксированные в ходе собеседования с помощью технических средств записи, хранятся в кадровой службе в течение трех лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z154" w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z154" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. По итогам внеплановой аттестации аттестационная комиссия принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z155" w:id="125"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z155" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рекомендуется для выдвижения на вышестоящую руководящую должность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z156" w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z156" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не рекомендуется для выдвижения на вышестоящую руководящую должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z157" w:id="127"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z157" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Решение аттестационной комиссии в течение трех рабочих дней оформляется протоколом по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, который подписывается председателем и членами аттестационной комиссии, присутствовавшими на ее заседании, и секретарем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z158" w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z158" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Кадровая служба заносит решение аттестационной комиссии в аттестационный лист аттестуемого сотрудника по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, который знакомится с решением под роспись в течение трех рабочих дней со дня его принятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z159" w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z159" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Аттестационный лист сотрудника, прошедшего внеплановую аттестацию, и его служебная характеристика хранятся в личном деле.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z160" w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z160" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. После прохождения сотрудником внеплановой аттестации срок проведения аттестации, предусмотренной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона исчисляется с момента проведения последней аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -45275,68 +45303,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Утверждаю"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Должность, звание и дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="131"/>
+    <w:bookmarkStart w:name="z164" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список сотрудников, подлежащих внеплановой аттестации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -45996,70 +46024,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="132"/>
+    <w:bookmarkStart w:name="z165" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник кадровой службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -46216,68 +46244,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="133"/>
+    <w:bookmarkStart w:name="z168" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График проведения внеплановой аттестации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -47137,68 +47165,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="134"/>
+    <w:bookmarkStart w:name="z171" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Служебная характеристика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -47426,250 +47454,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="135"/>
+    <w:bookmarkStart w:name="z172" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник (специальное звание, Ф.И.О.) ____ года рождения, образование ___, в ___ году окончил (а) _________ по специальности "______".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z173" w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z173" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В органах гражданской защиты служит с _____ на должностях _______ состава, с ____ 20___ года назначен ________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z174" w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z174" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За время службы в должности ___ зарекомендовал(а) себя _____________.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z175" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z175" w:id="138"/>
+    <w:bookmarkStart w:name="z176" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z176" w:id="139"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="140"/>
+    <w:bookmarkStart w:name="z177" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании изложенного, (звание, Ф.И.О.) рекомендуется: ______________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z178" w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z178" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Непосредственный </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z179" w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z179" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководитель аттестуемого сотрудника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z180" w:id="143"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z180" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ознакомлен (а) _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z181" w:id="144"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z181" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Ф.И.О. - фамилия, имя отчество (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -47826,236 +47854,236 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="145"/>
+    <w:bookmarkStart w:name="z184" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРОТОКОЛ № ___ заседания аттестационной комиссии ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z185" w:id="146"/>
+      <w:bookmarkStart w:name="z185" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Повестка дня: _____________________________.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (должность, звание, Ф.И.О.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z186" w:id="147"/>
+      <w:bookmarkStart w:name="z186" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель: _____________________________.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (должность, звание, Ф.И.О.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="148"/>
+    <w:bookmarkStart w:name="z187" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии:       __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z188" w:id="149"/>
+      <w:bookmarkStart w:name="z188" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         __________________________. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (должность, звание, Ф.И.О.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="150"/>
+    <w:bookmarkStart w:name="z189" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аттестационная комиссия по итогам собеседования и рассмотрения материалов аттестуемых сотрудников, приняла следующие решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -48247,250 +48275,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="151"/>
+    <w:bookmarkStart w:name="z190" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель аттестационной комиссии: ________________________. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z191" w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z191" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z192" w:id="153"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z192" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аттестационной комиссии: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z193" w:id="154"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z193" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z194" w:id="155"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z194" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________;  ________________________;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z195" w:id="156"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z195" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z196" w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z196" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Секретарь аттестационной комиссии: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z197" w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z197" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z198" w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z198" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z199" w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z199" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Ф.И.О. - фамилия, имя отчество (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -48647,373 +48675,373 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="161"/>
+    <w:bookmarkStart w:name="z202" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АТТЕСТАЦИОННЫЙ ЛИСТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z203" w:id="162"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z203" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя, отчество (при наличии): _________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z204" w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z204" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Занимаемая должность на момент внеплановой аттестации: ________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z205" w:id="164"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z205" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Специальное звание: _________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z206" w:id="165"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z206" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Решение аттестационной комиссии: ____________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z207" w:id="166"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z207" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Иные сведения: _____________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z208" w:id="167"/>
+      <w:bookmarkStart w:name="z208" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель аттестационной комиссии _____________________.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z209" w:id="168"/>
+      <w:bookmarkStart w:name="z209" w:id="167"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Секретарь аттестационной комиссии ________________________.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="169"/>
+    <w:bookmarkStart w:name="z210" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата проведения внеплановой аттестации: _____________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z211" w:id="170"/>
+      <w:bookmarkStart w:name="z211" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С аттестационным листом ознакомлен ________________________________.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (подпись сотрудника и дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="171"/>
+    <w:bookmarkStart w:name="z212" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>