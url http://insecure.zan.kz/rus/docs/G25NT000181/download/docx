--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c9af701" w14:textId="c9af701">
+    <w:p w14:paraId="450c3f8" w14:textId="450c3f8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,232 +93,193 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил привлечения, использования, мониторинга и оценки использования несвязанных грантов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 24 июня 2025 года № 181</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 24 июня 2025 года № 181.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 163 Бюджетного кодекса Республики Казахстан ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> привлечения, использования, мониторинга и оценки использования несвязанных грантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту международного экономического сотрудничества Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить в течение пяти рабочих дней со дня подписания настоящего приказа его направление для размещения в Эталонном контрольном банке нормативных правовых актов Республики Казахстан и на интернет-ресурсе Министерства национальной экономики Республики Казахстан после его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -334,76 +295,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Заместитель Премьер-Министра –</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заместитель Премьер-Министра –</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр национальной экономики</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -444,68 +422,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жумангарин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -597,1577 +557,1662 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 июня 2025 года № 181</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила привлечения, использования, мониторинга и оценки использования несвязанных грантов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила привлечения, использования, мониторинга и оценки использования несвязанных грантов разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 163 Бюджетного кодекса Республики Казахстан и определяют правила привлечения, использования, мониторинга и оценки использования несвязанных грантов, предоставляемых государственным организациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правила не распространяются на процедуры привлечения и распределения гуманитарной, благотворительной, военной, продовольственной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Целями настоящих Правил являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение прозрачного и эффективного процесса привлечения и использования несвязанных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) упорядочение процесса представления отчетов и информации о ходе и результатах использования несвязанных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) упорядочение и систематизация процесса мониторинга и оценки использования несвязанных грантов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) исполнительное агентство – центральный государственный орган или местный исполнительный орган (столицы, области, города республиканского значения), осуществляющий процесс мониторинга использования несвязанных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несвязанные гранты – гранты, не предусматривающие дальнейшее заимствование Правительством Республики Казахстан у донора, предоставившего грант, или софинансирование из республиканского и местных бюджетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соглашение о несвязанном гранте – соглашение между исполнительным агентством и донором, заключенное в письменной форме, предусматривающее предоставление государственным организациям Республики Казахстан безвозмездной финансовой или технической помощи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) бенефициар – государственная организация Республики Казахстан, непосредственно получающая и использующая несвязанные гранты в порядке, предусмотренном настоящими Правилами; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) грант – безвозмездная финансовая или техническая помощь, предоставляемая донорами государственным организациям Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) проект – совокупность мероприятий, направленных на достижение определенных целей, имеющих завершенный характер, и реализуемых за счет средств несвязанных грантов в течение ограниченного периода времени; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) натуральный вклад – вклад (за исключением денег) бенефициара и/или исполнительного агентства в рамках реализации определенного проекта, предоставляемый в соответствии с законодательством Республики Казахстан, не предусматривающий дальнейшее заимствование Правительством Республики Казахстан у донора, предоставившего грант или софинансирование проекта из государственного бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) региональный проект – проект, предусматривающий участие в его реализации более одного государства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) отраслевой государственный орган – центральный государственный орган, осуществляющий формирование и реализацию государственной политики в определенной сфере деятельности в рамках компетенции, установленной законами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) безвозмездная техническая помощь – осуществление или организация донорами поставки товаров, выполнения работ и оказания услуг государственным организациям Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) уполномоченный орган – центральный исполнительный орган по бюджетной политике, осуществляющий координацию процессов привлечения, использования и оценки использования несвязанных грантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№155 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Несвязанные гранты по видам предоставления помощи подразделяются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выполнение работ и оказание услуг – проведение исследований, предоставление консультационной и другой помощи посредством направления в государственные организации экспертов, консультантов (специалистов), добровольцев (волонтеров), а также другие виды работ и услуг, за исключением помощи в виде поставки товаров и обучения служащих государственных организаций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обучение служащих государственных организаций – проведение и/или организация курсов, семинаров, тренингов и других видов обучения и повышения квалификации служащих государственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поставку товаров – передача на безвозмездной основе в государственную собственность товарно-материальных ценностей, приобретенных на средства донора, осуществляемая в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В ходе использования несвязанных грантов допускается предоставление бенефициаром и/или исполнительным агентством натурального вклада, предусмотренного в соответствующем соглашении о несвязанном гранте в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Обращение государственных организаций к донорам по вопросам привлечения несвязанных грантов осуществляется только по согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок привлечения, использования, мониторинга и оценки использования несвязанных грантов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Привлечение несвязанных грантов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уполномоченный орган ежегодно, не позднее 1 мая соответствующего финансового года, а также по мере необходимости направляет исполнительным агентствам информацию о предложениях доноров о предоставлении несвязанных грантов на предстоящий финансовый год для учета при формировании исполнительными агентствами заявок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Исполнительные агентства, не позднее 1 августа соответствующего финансового года или в сроки, установленные уполномоченным органом, представляют в уполномоченный орган заявки для формирования перечня проектов в целях привлечения несвязанных грантов в предстоящем финансовом году. Заявки исполнительных агентств, представленные после указанных сроков, уполномоченным органом не рассматриваются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявки исполнительных агентств формируются с учетом предложений подведомственных им государственных учреждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявки аппаратов маслихатов всех уровней отражаются в заявках соответствующих акиматов областей (столицы, города республиканского значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№155 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Проекты, предлагаемые донорами и согласованные с уполномоченным органом, и исполнительными агентствами, включаются в утвержденный перечень по мере их поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Формирование исполнительными агентствами заявок осуществляется на основании задач, определенных Президентом Республики Казахстан и Правительством Республики Казахстан на основании документов Системы государственного планирования Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Заявка исполнительного агентства включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) перечень предлагаемых проектов и суммы расходов по ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пояснительную записку (обоснование) к каждому проекту в отдельности, с указанием цели проекта, основных мероприятий и сроков их реализации, ожидаемых результатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информацию о полученных и использованных несвязанных грантах по состоянию на 1 января текущего финансового года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отбор проектов, включенных в заявку на привлечение несвязанных грантов, осуществляется уполномоченным органом с учетом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) полноты и качества представленных документов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) соответствия цели проектов документам Системы государственного планирования Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соответствия цели проекта политике предоставления донорами несвязанных грантов для государственных организаций Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. По результатам рассмотрения заявок исполнительных агентств уполномоченный орган, не позднее 1 декабря соответствующего года, утверждает перечень проектов на предстоящий финансовый год, который после утверждения по мере поступления заявок от государственных органов, подлежит обновлению в течение года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Утвержденный перечень проектов служит основой для проведения уполномоченным органом мероприятий по привлечению несвязанных грантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Уполномоченный орган в течение 10 рабочих дней направляет донорам утвержденный перечень проектов на предстоящий финансовый год, и в случае необходимости заявку о привлечении несвязанных грантов по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае одобрения донором проекта уполномоченный орган в течение десяти рабочих дней информирует соответствующее исполнительное агентство о необходимости проведения мероприятий по подготовке, согласованию и подписанию соглашения о несвязанном гранте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае предоставления донором несвязанного гранта для реализации регионального проекта, на основании положительного заключения соответствующего отраслевого государственного органа по согласованию с уполномоченным органом реализация регионального проекта осуществляется без включения его в перечень проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мероприятия по подготовке, согласованию и подписанию соответствующего соглашения о реализации регионального проекта за счет несвязанного гранта осуществляются по согласованию со странами, принимающими участие в реализации регионального проекта с учетом процедур донора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Использование несвязанных грантов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Реализация проектов, предусматривающих поставку товарно-материальных ценностей, осуществляется в соответствии с условиями соглашения о несвязанном гранте и действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В случае поставки товаров в рамках реализации проекта, товарно-материальные ценности принимаются на баланс бенефициара в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Реализация проекта, в том числе по поставке товарно-материальных ценностей, предусматривающего привлечение экспертов и консультантов (специалистов), осуществляется в соответствии с техническим заданием, разрабатываемым бенефициаром по согласованию с исполнительным агентством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техническое задание к проекту разрабатывается в соответствии с условиями соглашения о несвязанном гранте и по согласованию с донором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Техническое задание к региональному проекту разрабатывается в соответствии с условиями соответствующего соглашения о реализации регионального проекта за счет несвязанного гранта, заключенного государствами, принимающими участие в реализации регионального проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В процессе реализации проекта исполнительное агентство обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременное исполнение принятых обязательств, предусмотренных соглашением о несвязанном гранте, а также мероприятий, предусмотренных в техническом задании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своевременное информирование заинтересованных государственных органов Республики Казахстан, а также уполномоченного органа о невыполнении донором или его уполномоченными лицами обязательств, предусмотренных соглашением о несвязанном гранте, а также мероприятий, предусмотренных в техническом задании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) целевое и эффективное использование несвязанных грантов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) своевременное осуществление таможенного оформления при импорте товарно-материальных ценностей, предоставленных за счет донора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) своевременное принятие на баланс бенефициара товарно-материальных ценностей, предоставленных за счет донора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Мониторинг и оценка использования несвязанных грантов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мониторинг и оценка использования несвязанных грантов, предусматривающих поставку товарно-материальных ценностей, а также привлечение экспертов и консультантов (специалистов), включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сбор, обработку и предоставление исполнительными агентствами в уполномоченный орган информации о ходе реализации проектов, а также текущей оценки проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) составление и предоставление исполнительным агентством в уполномоченный орган сводной информации об использовании несвязанных грантов государственными организациями Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Исполнительные агентства раз в полгода, не позднее десятого числа, следующего за отчетным, предоставляют в уполномоченный орган информацию, которая содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сведения о текущем состоянии реализации мероприятий, предусмотренных в графике (сроках) поставки товарно-материальных ценностей либо в технических заданиях к проектам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о промежуточных результатах, достигнутых в ходе реализации мероприятий, предусмотренных в технических заданиях к проектам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведения о причинах невыполнения либо некачественного выполнения мероприятий, предусмотренных в графике (сроках) поставки товарно-материальных ценностей либо в технических заданиях к проектам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предложения, направленные на повышение эффективности реализации мероприятий, предусмотренных в графике (сроках) поставки товарно-материальных ценностей либо в технических заданиях к проектам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В целях осуществления оценки использования несвязанных грантов уполномоченный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивает у исполнительных агентств и/или бенефициаров дополнительную информацию с указанием срока ее представления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимает иные меры в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Исполнительное агентство ежегодно, не позднее пятнадцатого марта соответствующего финансового года, вносит в уполномоченный орган по бюджетной политике информацию об использовании несвязанных грантов государственными организациями Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2324,422 +2369,422 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на привлечение несвязанных грантов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование государственной организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наименование проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сектор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Цель проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Обоснование необходимости реализации проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Описание проекта (краткая предыстория вопроса или проблемы,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       необходимость, срочность и актуальность, охват, масштаб, существующие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методы государственного регулирования)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Предполагаемая стоимость проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Роль донора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ожидаемые мероприятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Предполагаемые результаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сроки реализации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Смежная деятельность (привлекался ли грант на данное мероприятие у других доноров)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Контактные лица (с указанием фамилии, имени, отчества (при его наличии), должности, номера тел. и электронного адреса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>