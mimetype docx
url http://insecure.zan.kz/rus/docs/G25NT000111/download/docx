--- v0 (2025-10-25)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f10ccb2" w14:textId="f10ccb2">
+    <w:p w14:paraId="8ffd309" w14:textId="8ffd309">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики по проведению отраслевых (ведомственных) функциональных обзоров деятельности государственных органов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 21 октября 2025 года № 111</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 21 октября 2025 года № 111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -810,531 +810,673 @@
         <w:t>
       7) прямой результат функции – непосредственный результат реализации функции государственного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уполномоченный орган в сфере развития системы государственного управления (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию по проведению функционального анализа деятельности органов государственного управления и передаче функций центральных и (или) местных исполнительных органов в конкурентную среду;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z245" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) уполномоченный орган по делам государственной службы – центральный государственный орган, осуществляющий реализацию единой государственной политики в сфере государственной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z246" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) центральный уполномоченный орган по бюджетному планированию – центральный исполнительный орган, осуществляющий руководство, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию в области бюджетного планирования, в пределах компетенции методологическое руководство по бюджетному планированию, а также выработку предложений по совершенствованию системы бюджетного планирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) хронометражные работы – вид наблюдений, при котором изучаются циклически повторяющиеся элементы оперативной, а также элементы подготовительно-заключительной работы или работы по обслуживанию рабочего места;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) избыточная функция – функция не являющаяся полезной для достижения целей плана развития государственного органа, плана развития области, города республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) дублирующие функции – функции, содержательно схожие и сопряженные, выполняемые несколькими органами, структурными или территориальными подразделениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z247" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) ранжирование функций государственного органа – систематизированный процесс классификации и распределения функций по уровням приоритетности и управленческой значимости на основе их вклада в достижение стратегических целей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) реестр функций государственных органов (далее – Реестр) – классифицированный перечень функций центральных государственных и местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) интегратор в области бюджетного процесса – юридическое лицо, единственным акционером которого является государство, определяемое центральным уполномоченным органом по исполнению бюджета, на которое возлагаются функции по обеспечению цифровизации и автоматизации бюджетного процесса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z248" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) лаборатория искусственного интеллекта института управления человеческими ресурсами Академии государственного управления при Президенте Республики Казахстан (далее – ИИ-лаборатория) — цифровая площадка по разработке, тестированию и внедрению интеллектуальных решений для государственного сектора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основными целями функционального обзора деятельности государственных органов является обеспечение государственных органов ресурсами – оптимальным объемом функций и штатной численности для эффективного достижения стратегических целей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основными задачами функционального обзора деятельности государственных органов являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявление дублирующих функций государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявление несвойственных и избыточных функций государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определение государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определение оптимального лимита штатной численности государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Путем выявления несвойственных функций, ликвидации дублирующих функций, закрепления новых функций в соответствии с задачами, целями государственного органа, а также передачи несвойственных функций в конкурентную среду, обеспечивается формирование оптимального объема функций в каждом конкретном государственном органе и установление роли государства как в отдельных сферах (отраслях), так и на разных уровнях государственного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Основным инструментом формирования оптимального набора государственных функций являются отраслевые (ведомственные) функциональные обзоры деятельности государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В настоящей Методике представлен комплексный алгоритм проведения отраслевого (ведомственного) функционального обзора деятельности государственного органа (далее – функциональный обзор), а также определения оптимальной штатной численности государственных органов в зависимости от функциональной нагрузки и с учетом соответствующих специальных критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Функциональный обзор государственными органами проводится в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по поручению Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при реорганизации государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при перераспределении полномочий и компетенций между государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при запросе государственного органа об увеличении лимита штатной численности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при определении государственным органом собственных функций до принятия и согласования проектов правовых актов и законодательных инициатив;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) при осуществлении цифровой трансформации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) по итогам заполнения Реестра государственных функций (далее – Реестр).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственный орган, если иное не установлено законодательством Республики Казахстан, проводит функциональный обзор на основе Реестра, который формируется в электронном формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процесс проведения функционального обзора могут быть вовлечены все заинтересованные стороны, включая подведомственные и иные государственные/негосударственные организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обзор сведении, составляющих государственные секреты и отнесенные к служебной информации ограниченного распространения осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1349,2604 +1491,3032 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах" и с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Реестр заполняется по форме согласно Правилам ведения реестра функций государственных органов, а также его структуры, утвержденным приказом заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 27 мая 2025 года №39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган обеспечивают размещение в Реестре положения государственного органа, ведомств, структурных и территориальных (органов) подразделений, должностных инструкций и других необходимых документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для функционального обзора используются данные Реестра, положения структурных подразделений государственного органа, должностные инструкции государственных служащих, а также план развития государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Интегратор в области бюджетного процесса совместно с заинтересованными государственными органами обеспечивает интеграцию Реестра с автоматизированными информационными системами государственных органов для обеспечения модуля функциональной аналитики полной и актуальной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственные органы обеспечивают проведение функционального обзора посредством Реестра при разработке проектов нормативных правовых актов и законодательных поправок, предусматривающих наделение новыми функциями, изменение, дополнение и исключение действующих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Государственные органы проводят функциональный анализ в случаях, указанных в пункте 8, в срок, не превышающий 20 (двадцати) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты проведенного анализа в течение 3 (трех) рабочих дней со дня его завершения в обязательном порядке направляются в уполномоченный орган, уполномоченный орган по делам государственной службы, центральный уполномоченный орган по бюджетному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган, уполномоченный орган по делам государственной службы, центральный уполномоченный орган по бюджетному планированию осуществляет свод и проверку поступивших материалов в срок, не превышающий 15 (пятнадцати) рабочих дней со дня их получения.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общий срок проведения анализа с момента поступления запроса до представления итогового сводного заключения не может превышать 40 (сорока) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Этапы функционального обзора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Проведение функционального обзора осуществляется поэтапно в следующей последовательности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) этап нормативной проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) этап сопоставления с целями и ранжирование функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) этап содержательного анализа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) этап функциональной востребованности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) этап координационного анализа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) этап экспертного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Этап нормативной проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативная проверка включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификацию нормативных правовых актов: выявление всех нормативных правовых актов, которые прямо или косвенно регулируют данную функцию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       актуальность иерархии: проверка соответствия функции текущей иерархии нормативных правовых актов и отсутствие противоречий между ними;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вступление в силу и срок действия: нормативного правового акта, служащего основанием для функции (вступил в силу и не имеет истекшего срока действия, отмененных или приостановленных положений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       четкость формулировок: оценка ясности и однозначности формулировок функции в нормативном правовом акте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цель: установить правовую легитимность и актуальность функции, а также определить ее первоисточник и правовой контекст.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Этап сопоставления с целями и ранжирование функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сопоставление с целями включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привязку к стратегическим документам: анализ связи функции с государственными программами, национальными приоритетами, стратегиями развития отраслей, планами развития государственного органа, области, города республиканского значения или столицы;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      связь с целевыми индикаторами и KPI: определение, каким образом выполнение функции влияет на достижение конкретных ключевых показателей эффективности (KPI) и целевых индикаторов, установленных для государственного органа или сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку вклада: количественная и качественная оценка прямого и косвенного вклада функции в решение стратегических задач и достижение глобальных целей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цель: подтвердить стратегическую значимость и актуальность функции, ее соответствие общей государственной политике и долгосрочным планам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ранжирование функций проводится в Модуле функциональной аналитики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Модуль функциональной аналитики осуществляет ранжирование функции на следующие виды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приоритетные/отраслевые – функции, которые определяются на основе ключевых национальных индикаторов и задач государственного органа, закрепленных в Положении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) универсальные – функции, направленные на реализацию общей государственной политики и обязательные для всех государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) процессные – функции, которые отражают последовательность действий, направленные на выполнение полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) смежные – функции межведомственного взаимодействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вспомогательные – функции, направленные на регулирование внутренней работы государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Этап содержательного анализа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      связь с целевыми индикаторами и KPI: определение, каким образом выполнение функции влияет на достижение конкретных ключевых показателей эффективности (KPI) и целевых индикаторов, установленных для государственного органа или сектора;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Содержательный анализ включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      оценку вклада: количественная и качественная оценка прямого и косвенного вклада функции в решение стратегических задач и достижение глобальных целей;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семантический анализ формулировок: детальный разбор ключевых слов, глаголов действия, объектов регулирования и результатов функции для выявления сходств или различий с другими функциями. Используются специальные алгоритмы и инструменты для анализа больших объемов текста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      цель: подтвердить стратегическую значимость и актуальность функции, ее соответствие общей государственной политике и долгосрочным планам.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку уникальности: определение, является ли данная функция действительно уникальной для рассматриваемого государственного органа или она полностью, или частично повторяет функции других государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      17. Этап содержательного анализа.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявление пересечений: анализ того, как функция взаимодействует с другими функциями. Пересечения могут быть как обоснованными (например, в случае координирующих функций), так и необоснованными (дублирование);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      Содержательный анализ включает:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цель: выявить потенциальные дублирования, а также определить степень уникальности и специализации каждой функции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      семантический анализ формулировок: детальный разбор ключевых слов, глаголов действия, объектов регулирования и результатов функции для выявления сходств или различий с другими функциями. Используются специальные алгоритмы и инструменты для анализа больших объемов текста;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Этап функциональной востребованности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      оценку уникальности: определение, является ли данная функция действительно уникальной для рассматриваемого государственного органа или она полностью, или частично повторяет функции других государственных органов;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функциональная востребованность включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      выявление пересечений: анализ того, как функция взаимодействует с другими функциями. Пересечения могут быть как обоснованными (например, в случае координирующих функций), так и необоснованными (дублирование);</w:t>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сбор статистики исполнения: анализ данных о фактическом исполнении функции за определенный период;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      цель: выявить потенциальные дублирования, а также определить степень уникальности и специализации каждой функции.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку нагрузки: определение объема работы, связанного с функцией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      18. Этап функциональной востребованности.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ затрат ресурсов: изучение бюджета, человеческих ресурсов (штатной численности, трудозатрат), временных затрат, выделяемых на выполнение функции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      Функциональная востребованность включает:</w:t>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цель: оценить практическую целесообразность, востребованность и ресурсоемкость функции, выявить "мертвые" или низкоэффективные функции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      сбор статистики исполнения: анализ данных о фактическом исполнении функции за определенный период;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Этап координационного анализа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      оценку нагрузки: определение объема работы, связанного с функцией;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Координационный анализ включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      анализ затрат ресурсов: изучение бюджета, человеческих ресурсов (штатной численности, трудозатрат), временных затрат, выделяемых на выполнение функции;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определение "ведущего" и "сопряженного" органа: в случае пересекающихся функций четко определить, какой орган является основным исполнителем (лидером), а какие — соисполнителями, оказывающими поддержку или выполняющими смежные задачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      цель: оценить практическую целесообразность, востребованность и ресурсоемкость функции, выявить "мертвые" или низкоэффективные функции.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ взаимодействия: изучение механизмов координации и обмена информацией между участвующими органами. Насколько эффективно налажено взаимодействие, есть ли пробелы или излишние бюрократические барьеры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      19. Этап координационного анализа.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разграничение по уровням управления: анализ распределения функций между центральным аппаратом, территориальными органами и подведомственными организациями, а также между уровнями государственного управления (республиканский, областной, районный);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      Координационный анализ включает:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку последствий перераспределения: прогнозирование влияния возможного перераспределения или устранения функции на общую результативность и непрерывность процессов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      определение "ведущего" и "сопряженного" органа: в случае пересекающихся функций четко определить, какой орган является основным исполнителем (лидером), а какие — соисполнителями, оказывающими поддержку или выполняющими смежные задачи;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цель: обеспечить четкое распределение ответственности, исключить дублирование процессов и повысить эффективность межведомственного взаимодействия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      анализ взаимодействия: изучение механизмов координации и обмена информацией между участвующими органами. Насколько эффективно налажено взаимодействие, есть ли пробелы или излишние бюрократические барьеры;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Этап экспертного заключения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      разграничение по уровням управления: анализ распределения функций между центральным аппаратом, территориальными органами и подведомственными организациями, а также между уровнями государственного управления (республиканский, областной, районный);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для формирование единого подхода к анализу функций, оценке нагрузки и бюджетной эффективности, а также по выработке обоснованных рекомендаций для принятия управленческих решений на уровне Правительства, государственные органы предоставляют заключения в соответствии со следующими ролями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уполномоченный орган по делам государственной службы, осуществляет выработку рекомендаций на основании анализа с применением ИИ-лаборатории по пересмотру коллизий/аномалий и нагрузки на сотрудников государственных органов, а также по дебюрократизации государственного аппарата и коррупционные риски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Центральный уполномоченный орган по бюджетному планированию, осуществляет выработку рекомендаций по оптимизации бюджетных расходов и эффективному бюджетному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Уполномоченный орган, осуществляет выработку рекомендаций на основании анализа с применением модуля функциональной аналитики по оптимизации функций с учетом приоритетности достижения ключевых национальных индикаторов и эффективности структуры государственных органов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение, сформированное по итогам анализа, направляется на рассмотрение в Правительство Республики Казахстан, где при необходимости проводиться согласительные совещания для детализации цифровых решений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Выявление дублирующих функций государственных органов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      оценку последствий перераспределения: прогнозирование влияния возможного перераспределения или устранения функции на общую результативность и непрерывность процессов;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Выявление дублирования проводится среди функций как внутри одного государственного органа, так и между государственными органами, посредством анализа нормативных правовых актов и положений структурных подразделений государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      цель: обеспечить четкое распределение ответственности, исключить дублирование процессов и повысить эффективность межведомственного взаимодействия.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Дублирование функций определяется по следующим признакам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      20. Этап экспертного заключения.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) схожая сфера применения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      Заключение уполномоченного органа с учетом результатов всех предыдущих анализов.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) схожая формулировка действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Выявление дублирующих функций государственных органов</w:t>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) схожая целевая группа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      21. Выявление дублирования проводится среди функций как внутри одного государственного органа, так и между государственными органами, посредством анализа нормативных правовых актов и положений структурных подразделений государственных органов.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) схожий прямой результат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      22. Дублирование функций определяется по следующим признакам:</w:t>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В целях выявления дублирующих функций выполняются следующие задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      1) схожая сфера применения;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выполняется поиск функции по критерию "сфера применения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      2) схожая формулировка действия;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выполняется поиск функции по критерию "действие";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      3) схожая целевая группа;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выполняется поиск функции по критерию "целевая группа";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      4) схожий прямой результат.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выполняется поиск функции по критерию "прямой результат".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      23. В целях выявления дублирующих функций выполняются следующие задачи:</w:t>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Дублирование функции выявляется в случае совпадения функций по не менее трем признакам, установленным в пункте 23 настоящей Методики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      1) выполняется поиск функции по критерию "сфера применения";</w:t>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пример:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      2) выполняется поиск функции по критерию "действие";</w:t>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) функция № 1:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      3) выполняется поиск функции по критерию "целевая группа";</w:t>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Регистрация и учет иностранных граждан, въезжающих на территорию страны" (органы миграции);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      4) выполняется поиск функции по критерию "прямой результат".</w:t>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функция № 2:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      24. Дублирование функции выявляется в случае совпадения функций по не менее трем признакам, установленным в пункте 23 настоящей Методики.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Регистрация и учет иностранных граждан, въезжающих на территорию страны в рамках привлечения иностранной рабочей силы" (органы занятости);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      Пример:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сфера применения – миграция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      1) функция № 1:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие – регистрация и учет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      "Регистрация и учет иностранных граждан, въезжающих на территорию страны" (органы миграции);</w:t>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целевая группа – иностранные граждане;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прямой результат – учет иностранных граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) функция № 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Проведение экологической экспертизы объектов республиканского значения" (уполномоченный орган);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функция № 2:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      Целевая группа – иностранные граждане;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Проведение экологической экспертизы объектов местного значения" (местный исполнительный орган);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      Прямой результат – учет иностранных граждан;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сфера применения – экологический контроль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      2) функция № 1:</w:t>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие – проведение экологической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      "Проведение экологической экспертизы объектов республиканского значения" (уполномоченный орган);</w:t>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целевая группа – 1) объекты республиканского значения, 2) объекты местного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прямой результат – контроль на соответствие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) функция № 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Проведение профилактики социально значимых заболеваний" (Министерство здравоохранения и социального развития);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функция № 2:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      Целевая группа – 1) объекты республиканского значения, 2) объекты местного значения;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осуществление медико-санитарного обеспечения и принудительного лечения осужденных и лиц, содержащихся под стражей" (служба исполнения наказаний);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      Прямой результат – контроль на соответствие;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сфера применения – здравоохранение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      3) функция № 1:</w:t>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие – 1) проведение профилактики, 2) медико-санитарного обеспечения и принудительного лечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      "Проведение профилактики социально значимых заболеваний" (Министерство здравоохранения и социального развития);</w:t>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целевая группа – граждане;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      функция № 2:</w:t>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прямой результат – сокращение заболеваемости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. По итогам выявления дублирующих функций составляется их перечень в табличной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике, где государственные органы заполняют столбец с обоснованиями по исключению или сохранению дублирующей функции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Уполномоченный орган к заполненному перечню дублирующих функций размещает в Реестре заключение с выводами о целесообразности или нецелесообразности исключения, или сохранения дублирующей функции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае невозможности размещения заключения в Реестре, уполномоченный орган представляет заключение государственным органам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Выявление несвойственных и избыточных функций государственных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Несвойственные и избыточные функции характеризуются следующими признаками:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствие стратегической связки – функция не влияет на достижение целей документов Системы государственного планирования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      26. Уполномоченный орган к заполненному перечню дублирующих функций размещает в Реестре заключение с выводами о целесообразности или нецелесообразности исключения, или сохранения дублирующей функции.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нет правового основания – нет закрепления в действующем нормативном правовом акте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      В случае невозможности размещения заключения в Реестре, уполномоченный орган представляет заключение государственным органам.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) нулевая или низкая активность – за последние 2 года не исполнялась, нет статистики, нет бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Выявление несвойственных и избыточных функций государственных органов</w:t>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) повтор функции без уникальности – дублирует содержание другой функции без добавленной ответственности или результата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...15 lines deleted...]
-      27. Несвойственные и избыточные функции характеризуются следующими признаками:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) непропорциональность ресурсов – выполнение требует непропорционально больших ресурсов при минимальном эффекте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...15 lines deleted...]
-      1) отсутствие стратегической связки – функция не влияет на достижение целей документов Системы государственного планирования;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. При сопоставлении функции с задачами государственного органа определяется выполняется ли функция для достижения задачи (задач).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...15 lines deleted...]
-      2) нет правового основания – нет закрепления в действующем нормативном правовом акте;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пример:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...15 lines deleted...]
-      3) нулевая или низкая активность – за последние 2 года не исполнялась, нет статистики, нет бюджета;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Задача: "Обеспечение реализации государственной политики в области здравоохранения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...15 lines deleted...]
-      4) повтор функции без уникальности – дублирует содержание другой функции без добавленной ответственности или результата;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функция: "Разработка нормативных правовых актов в сфере оказания медицинских услуг".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
-[...15 lines deleted...]
-      5) непропорциональность ресурсов – выполнение требует непропорционально больших ресурсов при минимальном эффекте.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если выполнение функции не направлено на достижение задачи государственного органа функция обозначается как несвойственная.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. По итогам выявления несвойственных функций составляется их перечень в табличной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике, где государственные органы заполняют столбец с обоснованиями по исключению или сохранению функции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Уполномоченный орган к заполненному перечню несвойственных функций размещает в Реестре заключение с выводами о целесообразности или нецелесообразности исключения, или сохранения функции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае невозможности размещения заключения в Реестре, уполномоченный орган представляет заключение в бумажной или электронной форме государственным органам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В целях выявления избыточных функций государственного органа выполняется соотнесение функции к задачам государственного органа, установленным в положении государственного органа, целям и целевым индикаторам плана развития государственного органа, плана развития области, города республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. При соотнесении функции к задачам, установленным в положении, целям и целевым индикаторам плана развития государственного органа, плана развития области, города республиканского значения, столицы выполняется задача по определению прямого результата реализации функции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Прямой результат реализации функции сверяется на соответствие задаче, установленных в положении, целям и целевым индикаторам плана развития государственного органа, плана развития области, города республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
-[...15 lines deleted...]
-      30. Уполномоченный орган к заполненному перечню несвойственных функций размещает в Реестре заключение с выводами о целесообразности или нецелесообразности исключения, или сохранения функции.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пример:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функция: "Разработка и утверждение правил ведения реестра продукции, не соответствующей требованиям нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прямой результат реализации функции: "Обеспечение санитарно-эпидемиологического контроля";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цель плана развития государственного органа: "Снижение уровня инфекционных заболеваний".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случае если прямой результат реализации функции не соответствует задачам, установленным в положении, целям и целевым индикаторам плана развития государственного органа, плана развития области, города республиканского значения, столицы, функция обозначается как избыточная.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. По итогам выявления избыточных функций составляется их перечень в табличной форме согласно приложению 1 к настоящей Методике, где государственные органы заполняют столбец с обоснованиями по исключению или сохранению функции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Уполномоченный орган к заполненному перечню избыточных функций размещает в Реестре заключение с выводами о целесообразности или нецелесообразности исключения, или сохранения функции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае невозможности размещения заключения в Реестре, уполномоченный орган представляет заключение в бумажной или электронной форме государственным органам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
-[...15 lines deleted...]
-      Цель плана развития государственного органа: "Снижение уровня инфекционных заболеваний".</w:t>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Определение государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
-[...15 lines deleted...]
-      34. В случае если прямой результат реализации функции не соответствует задачам, установленным в положении, целям и целевым индикаторам плана развития государственного органа, плана развития области, города республиканского значения, столицы, функция обозначается как избыточная.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Для определения государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления функциональный обзор деятельности государственного органа проводится путем формирования общей схемы государственного регулирования в соответствующей сфере (отрасли) государственного управления (далее – действующая структура государственного регулирования) и анализа функций его задачам, установленным в положении о его деятельности и планах развития государственного органа и планах развития области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
-[...15 lines deleted...]
-      35. По итогам выявления избыточных функций составляется их перечень в табличной форме согласно приложению 1 к настоящей Методике, где государственные органы заполняют столбец с обоснованиями по исключению или сохранению функции.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В общей схеме государственного регулирования отражаются основные функции государственных органов, участвующих в реализации государственной политики в соответствующей сфере (отрасли) государственного управления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
-[...15 lines deleted...]
-      36. Уполномоченный орган к заполненному перечню избыточных функций размещает в Реестре заключение с выводами о целесообразности или нецелесообразности исключения, или сохранения функции.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
-[...15 lines deleted...]
-      В случае невозможности размещения заключения в Реестре, уполномоченный орган представляет заключение в бумажной или электронной форме государственным органам.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) центральных государственных органов, их ведомств и территориальных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Определение государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления</w:t>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) местных исполнительных органов области (города республиканского значения, столицы), района (города областного значения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
-[...15 lines deleted...]
-      37. Для определения государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления функциональный обзор деятельности государственного органа проводится путем формирования общей схемы государственного регулирования в соответствующей сфере (отрасли) государственного управления (далее – действующая структура государственного регулирования) и анализа функций его задачам, установленным в положении о его деятельности и планах развития государственного органа и планах развития области, города республиканского значения, столицы.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) акимов городов районного значения, поселков, сел, сельских округов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
-[...15 lines deleted...]
-      38. В общей схеме государственного регулирования отражаются основные функции государственных органов, участвующих в реализации государственной политики в соответствующей сфере (отрасли) государственного управления:</w:t>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Типовая общая схема действующей структуры государственного регулирования в соответствующей сфере (отрасли) государственного управления представлена по схеме определение действующей структуры государственного регулирования в соответствующей сфере (отрасли) государственного управления согласно приложению 2 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. После формирования общей схемы государственного регулирования государственным органом проводится сопоставления функций с задачами, установленными в положении государственного органа и соотнесение к целям и целевым индикаторам плана развития государственного органа или плана развития области, города республиканского значения и столицы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4061,450 +4631,544 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Анализ проводится по каждой сфере (отрасли) государственного управления путем составления полного перечня всех функций и распределения их на стратегические, регулятивные, реализационные и контрольные, а также ранжирование функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Государственный орган предоставляет сформированную общую схему государственного регулирования и итоги анализа функций его задачам, установленным в положении и целям (целевым индикаторам) плана развития государственного органа и плана развития области, города республиканского значения, столицы уполномоченному органу для подготовки заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Определение оптимального лимита штатной численности государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Определение оптимального лимита штатной численности государственного органа осуществляется на основании функциональной нагрузки, выявленной в ходе функционального обзора, с применением научно-обоснованных подходов нормирования труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. В основу расчета оптимальной численности работников государственного органа закладываются следующие параметры:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
-[...15 lines deleted...]
-      41. Анализ проводится по каждой сфере (отрасли) государственного управления путем составления полного перечня всех функций и распределения их на стратегические, регулятивные, реализационные и контрольные, а также классифицирования по категориям (основные, вспомогательные, неактуальные, процессные).</w:t>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) категории должностей, структура управления государственного органа, количество структурных подразделений, норма управляемости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
-[...15 lines deleted...]
-      42. Государственный орган предоставляет сформированную общую схему государственного регулирования и итоги анализа функций его задачам, установленным в положении и целям (целевым индикаторам) плана развития государственного органа и плана развития области, города республиканского значения, столицы уполномоченному органу для подготовки заключения.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перечень выполняемых функций с классификацией их по видам (основные, поддерживающие и т.д.) и группировкам в соответствии с Реестром;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Определение оптимального лимита штатной численности государственного органа</w:t>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) нормативы трудоемкости выполнения каждой функции (при наличии утвержденных единых межотраслевых или межотраслевых типовых или типовых норм и нормативов по труду);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
-[...15 lines deleted...]
-      43. Определение оптимального лимита штатной численности государственного органа осуществляется на основании функциональной нагрузки, выявленной в ходе функционального обзора, с применением научно-обоснованных подходов нормирования труда.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объемы работ по каждой функции, поддающиеся количественной оценке (в измеримых показателях (с учетом прямого результата реализации функции): количество обращений, выданных документов, проверок, анализов и т.п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
-[...15 lines deleted...]
-      44. В основу расчета оптимальной численности работников государственного органа закладываются следующие параметры:</w:t>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) поправочные коэффициенты, учитывающие сложность, условия труда, уровень автоматизации, характер выполняемых задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
-[...15 lines deleted...]
-      1) категории должностей, структура управления государственного органа, количество структурных подразделений, норма управляемости;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) данные хронометражных наблюдений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Отнесение к категории руководителей, специалистов и других служащих производится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реестром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностей политических и административных государственных служащих, утвержденным Указом Президента Республики Казахстан от 29 декабря 2015 года № 150.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z187" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. При разработке структуры центральных государственных органов рекомендуется учитывать следующие нормы управляемости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведомство создается при наличии контрольных функций и территориальных подразделений в его составе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      департамент создается при наличии не менее двух управлений и семи штатных единиц в составе с численностью работников в одном управлении не менее 3 штатных единиц (включая должность руководителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      управление, служба создаются при численности работников в составе не менее трех штатных единиц (включая должность руководителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отдел создается при наличии не менее двух секторов и 7 штатных единиц в составе с численностью работников в одном секторе не менее трех штатных единиц (включая должность заведующего);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
-[...15 lines deleted...]
-      46. При разработке структуры центральных государственных органов рекомендуется учитывать следующие нормы управляемости:</w:t>
+    <w:bookmarkStart w:name="z192" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сектор (бюро, группа) создается при численности не менее трех штатных единиц (включая должность заведующего).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
-[...15 lines deleted...]
-      ведомство создается при наличии контрольных функций и территориальных подразделений в его составе;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости в составе структурных подразделений с учетом вышеназванных норм управляемости могут вводиться должности заместителей руководителя в зависимости от количества осуществляемых видов и направлений деятельности, структурных подразделений, списочной численности работников и выполняемых функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:bookmarkStart w:name="z194" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. При разработке структуры местных исполнительных органов учитываются требования положений постановлений Правительства Республики Казахстан от 18 июня 2013 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4519,949 +5183,949 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении базовой структуры местного государственного управления Республики Казахстан и признании утратившими силу некоторых решений Правительства Республики Казахстан" и от 27 июня 2025 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 480</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О некоторых вопросах утверждения лимитов штатной численности местных исполнительных органов".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z195" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Численность вспомогательных структурных подразделений (служба управления персоналом, служба управления документооборотом, юридическая служба, финансовая служба, служба внутреннего аудита, служба внутреннего контроля, информационно-аналитическая служба) рекомендуется устанавливать не более 30 процентов от общей численности государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z196" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Процесс разработки нормативов численности государственных органов, исходя из специфики их деятельности, состоит из следующих укрупненных этапов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z197" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изучение методических и нормативных материалов, локальных актов работодателя по установлению структуры функций управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z198" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предварительное изучение организационно-технических условий и методов выполнения работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z199" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработка методики исследования, включая выбор метода нормирования, разработку макетов таблиц, карт и другого инструментария;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
-[...15 lines deleted...]
-      48. Численность вспомогательных структурных подразделений (служба управления персоналом, служба управления документооборотом, юридическая служба, финансовая служба, служба внутреннего аудита, служба внутреннего контроля, информационно-аналитическая служба) рекомендуется устанавливать не более 30 процентов от общей численности государственного органа.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определение структуры функций управления организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
-[...15 lines deleted...]
-      49. Процесс разработки нормативов численности государственных органов, исходя из специфики их деятельности, состоит из следующих укрупненных этапов:</w:t>
+    <w:bookmarkStart w:name="z201" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подготовка и проведение исследования затрат рабочего времени по функциям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z197" w:id="191"/>
-[...15 lines deleted...]
-      1) изучение методических и нормативных материалов, локальных актов работодателя по установлению структуры функций управления;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) построение матриц функций, анализ и определение нормативов численности государственного органа по функциям управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
-[...15 lines deleted...]
-      2) предварительное изучение организационно-технических условий и методов выполнения работы;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проверка, корректировка и внедрение нормативов численности государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z199" w:id="193"/>
-[...15 lines deleted...]
-      3) разработка методики исследования, включая выбор метода нормирования, разработку макетов таблиц, карт и другого инструментария;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. При отсутствии утвержденных нормативов трудоемкости используются экспертные методы оценки трудозатрат или анализ фактической загрузки работников на основе статистики и отчетности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z200" w:id="194"/>
-[...15 lines deleted...]
-      4) определение структуры функций управления организацией;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Расчет нормативов численности работников по каждой функции/каждого подразделения выполняется в соответствии с Методическими рекомендациями по установлению нормативов численности служащих организаций, разрабатываемые уполномоченным органом по труду.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z201" w:id="195"/>
-[...15 lines deleted...]
-      5) подготовка и проведение исследования затрат рабочего времени по функциям;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. После расчета по всем функциям суммарный показатель по подразделениям консолидируется и используется как база для предложения по установлению оптимального лимита штатной численности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
-[...15 lines deleted...]
-      6) построение матриц функций, анализ и определение нормативов численности государственного органа по функциям управления;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении функционального обзора с целью оптимизации численности государственных служащих также учитывается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z203" w:id="197"/>
-[...15 lines deleted...]
-      7) проверка, корректировка и внедрение нормативов численности государственного органа.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уровень цифровизации и автоматизации бизнес-процессов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z204" w:id="198"/>
-[...15 lines deleted...]
-      50. При отсутствии утвержденных нормативов трудоемкости используются экспертные методы оценки трудозатрат или анализ фактической загрузки работников на основе статистики и отчетности.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) распределение функций между центральным аппаратом, территориальными органами и подведомственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z205" w:id="199"/>
-[...15 lines deleted...]
-      51. Расчет нормативов численности работников по каждой функции/каждого подразделения выполняется в соответствии с Методическими рекомендациями по установлению нормативов численности служащих организаций, разрабатываемые уполномоченным органом по труду.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соотношение видов и типов функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z206" w:id="200"/>
-[...15 lines deleted...]
-      52. После расчета по всем функциям суммарный показатель по подразделениям консолидируется и используется как база для предложения по установлению оптимального лимита штатной численности.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) возможность передачи части функций в конкурентную среду.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z207" w:id="201"/>
-[...15 lines deleted...]
-      При проведении функционального обзора с целью оптимизации численности государственных служащих также учитывается:</w:t>
+    <w:bookmarkStart w:name="z212" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Итоги расчета оптимальной численности оформляются в виде заключения и направляются в государственный орган, являющийся объектом функционального обзора, для последующего использования при планировании штатной численности и фонда оплаты труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z208" w:id="202"/>
-[...15 lines deleted...]
-      1) уровень цифровизации и автоматизации бизнес-процессов;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Формирование заключения уполномоченным органом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z209" w:id="203"/>
-[...15 lines deleted...]
-      2) распределение функций между центральным аппаратом, территориальными органами и подведомственными организациями;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Подготовка уполномоченным органом заключения зависит от цели функционального обзора деятельности государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z210" w:id="204"/>
-[...15 lines deleted...]
-      3) соотношение видов и типов функций;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. При формировании заключения на функциональный обзор деятельности государственного органа, проведенного в целях выявления дублирующих функций государственных органов, уполномоченным органом проводится разграничение дублирующих функций с делением сопряженных функций на вертикально сопряженные и горизонтально сопряженные функции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z211" w:id="205"/>
-[...15 lines deleted...]
-      4) возможность передачи части функций в конкурентную среду.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Формирование заключения осуществляется с учетом: близости реализации функций к их целевым группам, взаимодействия по сферам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z212" w:id="206"/>
-[...15 lines deleted...]
-      53. Итоги расчета оптимальной численности оформляются в виде заключения и направляются в государственный орган, являющийся объектом функционального обзора, для последующего использования при планировании штатной численности и фонда оплаты труда.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потенциала государственных органов и местных исполнительных органов для реализации горизонтально или вертикально сопряженных функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z213" w:id="207"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 7. Формирование заключения уполномоченным органом</w:t>
+    <w:bookmarkStart w:name="z218" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегических целей и конечных результатов деятельности государственных органов, содержащихся в их планах развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z214" w:id="208"/>
-[...15 lines deleted...]
-      54. Подготовка уполномоченным органом заключения зависит от цели функционального обзора деятельности государственного органа.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. При формировании заключения на функциональный обзор деятельности государственного органа, проведенного в целях выявления несвойственных и избыточных функций государственных органов, уполномоченным органом проводится разграничение несвойственных функций по следующим признакам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z215" w:id="209"/>
-[...15 lines deleted...]
-      55. При формировании заключения на функциональный обзор деятельности государственного органа, проведенного в целях выявления дублирующих функций государственных органов, уполномоченным органом проводится разграничение дублирующих функций с делением сопряженных функций на вертикально сопряженные и горизонтально сопряженные функции.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      является избыточной (исключение которой из административно-управленческого процесса государственного органа не приведет к снижению качества работы или предоставлению государственной услуги);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z216" w:id="210"/>
-[...15 lines deleted...]
-      56. Формирование заключения осуществляется с учетом: близости реализации функций к их целевым группам, взаимодействия по сферам;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      является поддерживающей (т.е. направленная на обеспечение внутренней административно-хозяйственной деятельности, а также функция службы внутреннего контроля, и средств массовой информации государственного органа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z217" w:id="211"/>
-[...15 lines deleted...]
-      потенциала государственных органов и местных исполнительных органов для реализации горизонтально или вертикально сопряженных функций;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      является основной, но при этом выходит за пределы государственного регулирования, а также результаты и цели введения такой функции неэффективны (разрешительный или уведомительный порядок, государственный контроль).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z218" w:id="212"/>
-[...15 lines deleted...]
-      стратегических целей и конечных результатов деятельности государственных органов, содержащихся в их планах развития.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. При формировании заключения на функциональный обзор деятельности государственного органа, проведенного в целях определения государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления учитываются итоги анализа функций государственного органа его задачам и целям (целевым индикаторам) плана развития государственного органа и плана развития области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z219" w:id="213"/>
-[...15 lines deleted...]
-      57. При формировании заключения на функциональный обзор деятельности государственного органа, проведенного в целях выявления несвойственных и избыточных функций государственных органов, уполномоченным органом проводится разграничение несвойственных функций по следующим признакам:</w:t>
+    <w:bookmarkStart w:name="z224" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Формирование заключения осуществляется с учетом сбора информации из внешних источников и результатов, проведенных государственным органом работ по цифровой трансформации госуправления, реинжиниринга внутренних бизнес-процессов и их автоматизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z220" w:id="214"/>
-[...15 lines deleted...]
-      является избыточной (исключение которой из административно-управленческого процесса государственного органа не приведет к снижению качества работы или предоставлению государственной услуги);</w:t>
+    <w:bookmarkStart w:name="z225" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. При формировании заключения на функциональный обзор деятельности государственного органа, проведенного в целях определения оптимального лимита штатной численности государственного органа уполномоченным органом учитываются следующие критерии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z221" w:id="215"/>
-[...15 lines deleted...]
-      является поддерживающей (т.е. направленная на обеспечение внутренней административно-хозяйственной деятельности, а также функция службы внутреннего контроля, и средств массовой информации государственного органа);</w:t>
+    <w:bookmarkStart w:name="z226" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) административно-территориальное деление;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z222" w:id="216"/>
-[...15 lines deleted...]
-      является основной, но при этом выходит за пределы государственного регулирования, а также результаты и цели введения такой функции неэффективны (разрешительный или уведомительный порядок, государственный контроль).</w:t>
+    <w:bookmarkStart w:name="z227" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) плотность населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z223" w:id="217"/>
-[...15 lines deleted...]
-      58. При формировании заключения на функциональный обзор деятельности государственного органа, проведенного в целях определения государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления учитываются итоги анализа функций государственного органа его задачам и целям (целевым индикаторам) плана развития государственного органа и плана развития области, города республиканского значения, столицы.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расстояние между районами, округами и сельскими населенными пунктами, удаленность от областного и районных центров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z224" w:id="218"/>
-[...15 lines deleted...]
-      59. Формирование заключения осуществляется с учетом сбора информации из внешних источников и результатов, проведенных государственным органом работ по цифровой трансформации госуправления, реинжиниринга внутренних бизнес-процессов и их автоматизации.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) количество населенных пунктов и компактность их расположения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z225" w:id="219"/>
-[...15 lines deleted...]
-      60. При формировании заключения на функциональный обзор деятельности государственного органа, проведенного в целях определения оптимального лимита штатной численности государственного органа уполномоченным органом учитываются следующие критерии:</w:t>
+    <w:bookmarkStart w:name="z230" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) численность населения региона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z226" w:id="220"/>
-[...15 lines deleted...]
-      1) административно-территориальное деление;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отраслевая особенность государственного органа или региона (количество объектов промышленности, сельского хозяйства, предпринимательства и пр.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
-[...15 lines deleted...]
-      2) плотность населения;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие условий для автоматизации процессных действий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z228" w:id="222"/>
-[...15 lines deleted...]
-      3) расстояние между районами, округами и сельскими населенными пунктами, удаленность от областного и районных центров;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) количество субъектов и объектов государственного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z229" w:id="223"/>
-[...15 lines deleted...]
-      4) количество населенных пунктов и компактность их расположения;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) расстояние субъектов и объектов государственного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z230" w:id="224"/>
-[...15 lines deleted...]
-      5) численность населения региона;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) количество услугополучателей государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z231" w:id="225"/>
-[...15 lines deleted...]
-      6) отраслевая особенность государственного органа или региона (количество объектов промышленности, сельского хозяйства, предпринимательства и пр.);</w:t>
+    <w:bookmarkStart w:name="z236" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) рациональное распределение штатной численности между структурными подразделения государственных органов и внутри их;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z232" w:id="226"/>
-[...15 lines deleted...]
-      7) наличие условий для автоматизации процессных действий;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) возможность передачи функций в конкурентную среду;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z233" w:id="227"/>
-[...15 lines deleted...]
-      8) количество субъектов и объектов государственного контроля;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) наличие постоянных вакантных штатных единиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z234" w:id="228"/>
-[...15 lines deleted...]
-      9) расстояние субъектов и объектов государственного контроля;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) другое.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z235" w:id="229"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="233"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5566,68 +6230,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обзоров деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:bookmarkStart w:name="z241" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень дублирующих или несвойственных, или избыточных функций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6364,90 +7028,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:bookmarkStart w:name="z243" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Схема определения действующей структуры государственного регулирования в соответствующей сфере (отрасли) государственного управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z244" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -6532,55 +7196,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>