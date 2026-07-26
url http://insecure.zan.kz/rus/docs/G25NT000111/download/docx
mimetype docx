--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ffd309" w14:textId="8ffd309">
+    <w:p w14:paraId="882463f" w14:textId="882463f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -886,51 +886,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) хронометражные работы – вид наблюдений, при котором изучаются циклически повторяющиеся элементы оперативной, а также элементы подготовительно-заключительной работы или работы по обслуживанию рабочего места;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) избыточная функция – функция не являющаяся полезной для достижения целей плана развития государственного органа, плана развития области, города республиканского значения, столицы;</w:t>
+      10) избыточная функция – функция не являющаяся полезной для достижения целей плана развития государственного органа, плана развития столицы, области, города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) дублирующие функции – функции, содержательно схожие и сопряженные, выполняемые несколькими органами, структурными или территориальными подразделениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z247" w:id="22"/>
     <w:p>
@@ -1035,51 +1035,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2141,51 +2161,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сопоставление с целями включает:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      привязку к стратегическим документам: анализ связи функции с государственными программами, национальными приоритетами, стратегиями развития отраслей, планами развития государственного органа, области, города республиканского значения или столицы;</w:t>
+      привязку к стратегическим документам: анализ связи функции с государственными программами, национальными приоритетами, стратегиями развития отраслей, планами развития государственного органа, столицы, области, города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       связь с целевыми индикаторами и KPI: определение, каким образом выполнение функции влияет на достижение конкретных ключевых показателей эффективности (KPI) и целевых индикаторов, установленных для государственного органа или сектора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2202,218 +2222,92 @@
       оценку вклада: количественная и качественная оценка прямого и косвенного вклада функции в решение стратегических задач и достижение глобальных целей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цель: подтвердить стратегическую значимость и актуальность функции, ее соответствие общей государственной политике и долгосрочным планам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...124 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 22.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 53</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4110,91 +4004,215 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае невозможности размещения заключения в Реестре, уполномоченный орган представляет заключение в бумажной или электронной форме государственным органам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z155" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. В целях выявления избыточных функций государственного органа выполняется соотнесение функции к задачам государственного органа, установленным в положении государственного органа, целям и целевым индикаторам плана развития государственного органа, плана развития области, города республиканского значения, столицы.</w:t>
+      31. В целях выявления избыточных функций государственного органа выполняется соотнесение функции к задачам государственного органа, установленным в положении государственного органа, целям и целевым индикаторам плана развития государственного органа, плана развития столицы, области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z156" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. При соотнесении функции к задачам, установленным в положении, целям и целевым индикаторам плана развития государственного органа, плана развития области, города республиканского значения, столицы выполняется задача по определению прямого результата реализации функции.</w:t>
+      32. При соотнесении функции к задачам, установленным в положении, целям и целевым индикаторам плана развития государственного органа, плана развития столицы, области, города республиканского значения выполняется задача по определению прямого результата реализации функции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Прямой результат реализации функции сверяется на соответствие задаче, установленных в положении, целям и целевым индикаторам плана развития государственного органа, плана развития области, города республиканского значения, столицы.</w:t>
+      33. Прямой результат реализации функции сверяется на соответствие задаче, установленных в положении, целям и целевым индикаторам плана развития государственного органа, плана развития столицы, области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z158" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пример:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z159" w:id="148"/>
     <w:p>
@@ -4234,70 +4252,194 @@
         <w:t>
       Прямой результат реализации функции: "Обеспечение санитарно-эпидемиологического контроля";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z161" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель плана развития государственного органа: "Снижение уровня инфекционных заболеваний".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z162" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. В случае если прямой результат реализации функции не соответствует задачам, установленным в положении, целям и целевым индикаторам плана развития государственного органа, плана развития области, города республиканского значения, столицы, функция обозначается как избыточная.</w:t>
+      34. В случае если прямой результат реализации функции не соответствует задачам, установленным в положении, целям и целевым индикаторам плана развития государственного органа, плана развития столицы, области, города республиканского значения, функция обозначается как избыточная.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z163" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. По итогам выявления избыточных функций составляется их перечень в табличной форме согласно приложению 1 к настоящей Методике, где государственные органы заполняют столбец с обоснованиями по исключению или сохранению функции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z164" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4348,54 +4490,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Определение государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z167" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Для определения государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления функциональный обзор деятельности государственного органа проводится путем формирования общей схемы государственного регулирования в соответствующей сфере (отрасли) государственного управления (далее – действующая структура государственного регулирования) и анализа функций его задачам, установленным в положении о его деятельности и планах развития государственного органа и планах развития области, города республиканского значения, столицы.</w:t>
+      37. Для определения государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления функциональный обзор деятельности государственного органа проводится путем формирования общей схемы государственного регулирования в соответствующей сфере (отрасли) государственного управления (далее – действующая структура государственного регулирования) и анализа функций его задачам, установленным в положении о его деятельности и планах развития государственного органа и планах развития столицы, области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z168" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В общей схеме государственного регулирования отражаются основные функции государственных органов, участвующих в реализации государственной политики в соответствующей сфере (отрасли) государственного управления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z169" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4428,254 +4632,238 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) центральных государственных органов, их ведомств и территориальных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z171" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) местных исполнительных органов области (города республиканского значения, столицы), района (города областного значения);</w:t>
+      3) местных исполнительных органов столицы (области, города республиканского значения), района (города областного значения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z172" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) акимов городов районного значения, поселков, сел, сельских округов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z173" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Типовая общая схема действующей структуры государственного регулирования в соответствующей сфере (отрасли) государственного управления представлена по схеме определение действующей структуры государственного регулирования в соответствующей сфере (отрасли) государственного управления согласно приложению 2 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z174" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...140 lines deleted...]
-        <w:t xml:space="preserve"> настоящей Методики.</w:t>
+        <w:t>
+      40. После формирования общей схемы государственного регулирования государственным органом проводится сопоставления функций с задачами, установленными в положении государственного органа и соотнесение к целям и целевым индикаторам плана развития государственного органа или плана развития столицы, области, города республиканского значения в соответствии с пунктами 26, 27, 30, 31, 32, 33 и 34 настоящей Методики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z175" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Анализ проводится по каждой сфере (отрасли) государственного управления путем составления полного перечня всех функций и распределения их на стратегические, регулятивные, реализационные и контрольные, а также ранжирование функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4730,70 +4918,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z176" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Государственный орган предоставляет сформированную общую схему государственного регулирования и итоги анализа функций его задачам, установленным в положении и целям (целевым индикаторам) плана развития государственного органа и плана развития области, города республиканского значения, столицы уполномоченному органу для подготовки заключения.</w:t>
+      42. Государственный орган предоставляет сформированную общую схему государственного регулирования и итоги анализа функций его задачам, установленным в положении и целям (целевым индикаторам) плана развития государственного органа и плана развития столицы, области, города республиканского значения уполномоченному органу для подготовки заключения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z177" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5758,54 +5976,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       является основной, но при этом выходит за пределы государственного регулирования, а также результаты и цели введения такой функции неэффективны (разрешительный или уведомительный порядок, государственный контроль).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z223" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58. При формировании заключения на функциональный обзор деятельности государственного органа, проведенного в целях определения государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления учитываются итоги анализа функций государственного органа его задачам и целям (целевым индикаторам) плана развития государственного органа и плана развития области, города республиканского значения, столицы.</w:t>
+      58. При формировании заключения на функциональный обзор деятельности государственного органа, проведенного в целях определения государственного органа и его структуры в соответствии со сферами (отраслями) регулирования в системе государственного управления учитываются итоги анализа функций государственного органа его задачам и целям (целевым индикаторам) плана развития государственного органа и плана развития столицы, области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z224" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Формирование заключения осуществляется с учетом сбора информации из внешних источников и результатов, проведенных государственным органом работ по цифровой трансформации госуправления, реинжиниринга внутренних бизнес-процессов и их автоматизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z225" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7196,55 +7476,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>