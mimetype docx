--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="212c4f3" w14:textId="212c4f3">
+    <w:p w14:paraId="2621862" w14:textId="2621862">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 4 августа 2025 года № 75</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 4 августа 2025 года № 75.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -920,50 +920,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сервис передачи имущества между государственными юридическими лицами (далее – Сервис) – информационный сервис, размещенный на веб-портале реестра, посредством которого осуществляется передача государственного имущества на баланс государственного юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реестр государственного имущества (далее – реестр) – единая информационная автоматизированная система учета государственного имущества, за исключением имущества, находящегося в оперативном управлении специальных государственных органов, Вооруженных Сил, других войск и воинских формирований Республики Казахстан, и государственного материального резерва;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1040,50 +1126,136 @@
         <w:t>
       13) электронный документ – документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) электронная корзина – функционал Сервиса, позволяющий государственным юридическим лицам размещать сведения об государственном имуществе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 15) предусматривается в редакции приказа и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1314,234 +1486,296 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) финансовая обеспеченность по содержанию и эксплуатации принимаемого имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Республиканские юридические лица как имущественные комплексы, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в республиканской собственности, передаются в коммунальную собственность области (города республиканского значения, столицы) по решению уполномоченного органа по государственному имуществу, согласованному с уполномоченным органом соответствующей отрасли, и на основании ходатайства, подписанного акимом области (города республиканского значения, столицы) или уполномоченным им лицом, либо лицом его замещающим (далее – ходатайство).</w:t>
+      7. Республиканские юридические лица как имущественные комплексы, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в республиканской собственности, передаются в коммунальную собственность столицы, области, города республиканского значения по решению уполномоченного органа по государственному имуществу, согласованному с уполномоченным органом соответствующей отрасли, и на основании ходатайства, подписанного акимом столицы, области, города республиканского значения или уполномоченным им лицом, либо лицом его замещающим (далее – ходатайство).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      Уполномоченный орган соответствующей отрасли для передачи республиканского юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности, в коммунальную собственность области (города республиканского значения, столицы) в электронной корзине размещает:</w:t>
+    <w:bookmarkStart w:name="z197" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган соответствующей отрасли для передачи республиканского юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности, в коммунальную собственность столицы, области, города республиканского значения в электронной корзине размещает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z198" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения о собственнике (наименование, почтовый адрес, телефон, факс, е-mail);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z199" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по юридическому лицу, акции (доли участия) либо имущественный комплекс которого являются объектом передачи копии следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z200" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство либо справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z201" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устав;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z202" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство о государственной регистрации выпуска объявленных акций (для акционерных обществ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z203" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передаточный акт с приложениями (бухгалтерский баланс, перечень активов, расшифровка (опись) кредиторской и дебиторской задолженности, а также электронные (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z204" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронные (сканированные) копии согласования уполномоченного органа соответствующей отрасли и ходатайства о передаче республиканского юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности, в коммунальную собственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      Уполномоченный орган по государственному имуществу в течение 10 (десяти) календарных дней со дня размещения документов в электронной корзине, принимается решение о передаче республиканского юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности, в коммунальную собственность области (города республиканского значения, столицы).</w:t>
+    <w:bookmarkStart w:name="z205" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уполномоченный орган по государственному имуществу в течение 10 (десяти) календарных дней со дня размещения документов в электронной корзине, принимается решение о передаче республиканского юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности, в коммунальную собственность столицы, области, города республиканского значения."; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Имущество республиканских юридических лиц передается в коммунальную собственность на основании ходатайства, по решению уполномоченного органа по государственному имуществу, согласованному с уполномоченным органом соответствующей отрасли, осуществляющим управление республиканским юридическим лицом, на балансе которого находится передаваемое имущество.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1794,534 +2028,658 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии нескольких заявок на принятие имущества приоритетом пользуется областной уполномоченный орган, подавший заявку первым, при условии соответствия критериям, установленным пунктом 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Коммунальные юридические лица как имущественные комплексы, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в коммунальной собственности, передаются в республиканскую собственность на основании постановления акимата области (города республиканского значения, столицы) и решения уполномоченного органа по государственному имуществу о принятии в республиканскую собственность.</w:t>
+      9. Коммунальные юридические лица как имущественные комплексы, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в коммунальной собственности, передаются в республиканскую собственность на основании постановления акимата столицы, области, города республиканского значения и решения уполномоченного органа по государственному имуществу о принятии в республиканскую собственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z208" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Областной уполномоченный орган для передачи коммунального юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности, в республиканскую собственность размещает в электронной корзине:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z209" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения о собственнике (наименование, почтовый адрес, телефон, факс, е-mail);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z210" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по юридическому лицу, акции (доли участия) либо имущественный комплекс которого являются объектом передачи копии следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z211" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство либо справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z212" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устав;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z213" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство о государственной регистрации выпуска объявленных акций (для акционерных обществ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z214" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передаточный акт с приложениями (бухгалтерский баланс, перечень активов, расшифровка (опись) кредиторской и дебиторской задолженности, а также электронные (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkStart w:name="z215" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронные (сканированные) копии согласования уполномоченного органа соответствующей отрасли передачи коммунального юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности, в республиканскую собственность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      4) электронные (сканированные) копии постановления акимата области (города республиканского значения, столицы) о передаче коммунального государственного предприятия как имущественного комплекса, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в коммунальной собственности, в республиканскую собственность.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электронные (сканированные) копии постановления акимата столицы, области, города республиканского значения о передаче коммунального государственного предприятия как имущественного комплекса, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в коммунальной собственности, в республиканскую собственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkStart w:name="z217" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам рассмотрения документов, размещенных в электронной корзине, уполномоченный орган по государственному имуществу в течение 10 (десяти) календарных дней со дня размещения документов в электронной корзине, принимается решение о принятии в республиканскую собственность коммунального государственного предприятия как имущественного комплекса, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Имущество коммунальных юридических лиц передается в республиканскую собственность на основании постановления акимата области (города республиканского значения, столицы) по согласованию с уполномоченным органом по государственному имуществу.</w:t>
+      10. Имущество коммунальных юридических лиц передается в республиканскую собственность на основании постановления акимата столицы, области, города республиканского значения по согласованию с уполномоченным органом по государственному имуществу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      Имущество коммунальных юридических лиц передается в республиканскую собственность на баланс Национального Банка Республики Казахстан или подведомственных ему республиканских государственных учреждений и предприятий на основании постановления акимата области (города республиканского значения, столицы) по согласованию с Национальным Банком Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество коммунальных юридических лиц передается в республиканскую собственность на баланс Национального Банка Республики Казахстан или подведомственных ему республиканских государственных учреждений и предприятий на основании постановления акимата столицы, области, города республиканского значения по согласованию с Национальным Банком Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkStart w:name="z220" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балансодержатель на основании данных отчета по инвентаризации размещает в электронной корзине сведения о государственном имуществе, содержащие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkStart w:name="z221" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование имущества, краткую характеристику, месторасположение, первоначальную и балансовую стоимость, инвентарный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      2) электронную (сканированную) копию согласования местного исполнительного органа области (города республиканского значения, столицы) на передачу имущества в республиканскую собственность;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронную (сканированную) копию согласования местного исполнительного органа столицы, области, города республиканского значения на передачу имущества в республиканскую собственность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkStart w:name="z223" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронные (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справку о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z224" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электронные (сканированные) копии свидетельства о регистрации транспортного средства, технического паспорта (при размещении в электронной корзине сведений о транспортных средствах, специальной технике);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkStart w:name="z225" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наименование республиканского юридического лица, за которым предполагается закрепление имущества, путем выбора в Сервисе его бизнес-идентификационного номера. Определение конкретного республиканского юридического лица для передачи данного имущества не является обязательным для исполнения уполномоченным органом по государственному имуществу или местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkStart w:name="z226" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) фотографии, обеспечивающие представление о техническом состоянии имущества, передаваемого в республиканскую собственность (для недвижимого имущества), в количестве не менее 5 (пяти) штук.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z227" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченные органы соответствующей отрасли в течение 15 (пятнадцати) календарных дней со дня размещения балансодержателем сведений об государственном имуществе в электронной корзине, подают в Сервисе заявку на принятие имущества, подписанную с использованием ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkStart w:name="z228" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченные органы соответствующей отрасли подают не более одной заявки на принятие имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkStart w:name="z229" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В заявке на принятие имущества уполномоченного органа соответствующей отрасли указывается республиканское юридическое лицо, за которым предполагается закрепление имущества, с учетом критериев, установленных пунктом 6 настоящих Правил, и прикрепляется электронная (сканированная) копия согласования уполномоченного органа по управлению государственным имуществом или Национального Банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      По истечении 15 (пятнадцати) календарных дней со дня размещения балансодержателем в электронной корзине сведений о государственном имуществе, акимат области (города республиканского значения, столицы) в течение 10 (десяти) рабочих дней рассматривает заявки на принятие имущества и прикрепленные к ним документы и принимает решение о передаче имущества коммунальных юридических лиц в республиканскую собственность.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении 15 (пятнадцати) календарных дней со дня размещения балансодержателем в электронной корзине сведений о государственном имуществе, акимат столицы, области, города республиканского значения в течение 10 (десяти) рабочих дней рассматривает заявки на принятие имущества и прикрепленные к ним документы и принимает решение о передаче имущества коммунальных юридических лиц в республиканскую собственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z231" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии нескольких заявок на принятие имущества приоритетом пользуется уполномоченный орган, соответствующий отрасли, подавший заявку первым, при условии соответствия критериям, установленным пунктом 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Коммунальные юридические лица местного самоуправления как имущественные комплексы, находящиеся в коммунальной собственности, передаются в республиканскую собственность на основании решения аппарата акима города районного значения, села, поселка, сельского округа по согласованию с собранием местного сообщества и с акимом района (города областного значения), и решения уполномоченного органа по государственному имуществу о принятии в республиканскую собственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2927,55 +3285,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>