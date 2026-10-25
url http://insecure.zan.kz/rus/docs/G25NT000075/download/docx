--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2621862" w14:textId="2621862">
+    <w:p w14:paraId="47345d8" w14:textId="47345d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -642,637 +642,505 @@
               </w:rPr>
               <w:t>от 4 августа 2025 года № 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О государственном имуществе" (далее – Закон) и определяют порядок передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О государственном имуществе" (далее – Закон) и определяют порядок передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой.</w:t>
+        <w:t>
+      2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих Правилах используются следующие понятия:</w:t>
+      1) районные коммунальные юридические лица – районные государственные предприятия и районные государственные учреждения, созданные местными исполнительными органами районов, городов областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) районные коммунальные юридические лица – районные государственные предприятия и районные государственные учреждения, созданные местными исполнительными органами районов, городов областного значения;</w:t>
+      2) балансодержатель – государственное юридическое лицо, за которым имущество закреплено на праве оперативного управления или хозяйственного ведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) балансодержатель – государственное юридическое лицо, за которым имущество закреплено на праве оперативного управления или хозяйственного ведения;</w:t>
+      3) коммунальные юридические лица местного самоуправления – коммунальные государственные предприятия и коммунальные государственные учреждения, имущество которых находится в коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) коммунальные юридические лица местного самоуправления – коммунальные государственные предприятия и коммунальные государственные учреждения, имущество которых находится в коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
+      4) коммунальные юридические лица – коммунальные государственные предприятия и коммунальные государственные учреждения, имущество которых находится в коммунальной собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) коммунальные юридические лица – коммунальные государственные предприятия и коммунальные государственные учреждения, имущество которых находится в коммунальной собственности;</w:t>
+      5) уполномоченный орган по управлению государственным имуществом (далее – уполномоченный орган по государственному имуществу) – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в сфере управления республиканским имуществом, реализации прав государства на республиканское имущество, приватизации и государственного мониторинга собственности в отраслях экономики, имеющих стратегическое значение, и стратегических объектов, за исключением имущества, закрепленного за Национальным Банком Республики Казахстан и уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) уполномоченный орган по управлению государственным имуществом (далее – уполномоченный орган по государственному имуществу) – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в сфере управления республиканским имуществом, реализации прав государства на республиканское имущество, приватизации и государственного мониторинга собственности в отраслях экономики, имеющих стратегическое значение, и стратегических объектов, за исключением имущества, закрепленного за Национальным Банком Республики Казахстан и уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      6) уполномоченный орган по руководству соответствующей отраслью (сферой) государственного управления (далее – уполномоченный орган соответствующей отрасли) – центральный исполнительный орган или ведомство центрального исполнительного органа, определенные Правительством Республики Казахстан, осуществляющие руководство соответствующей отраслью (сферой) государственного управления и обладающие правами в отношении республиканского имущества на условиях, предусмотренных настоящим Законом и иными законами Республики Казахстан. В случаях передачи Правительством Республики Казахстан прав в отношении республиканского имущества иным государственным органам правила настоящего Закона об уполномоченном органе соответствующей отрасли распространяются на такой государственный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) уполномоченный орган по руководству соответствующей отраслью (сферой) государственного управления (далее – уполномоченный орган соответствующей отрасли) – центральный исполнительный орган или ведомство центрального исполнительного органа, определенные Правительством Республики Казахстан, осуществляющие руководство соответствующей отраслью (сферой) государственного управления и обладающие правами в отношении республиканского имущества на условиях, предусмотренных настоящим Законом и иными законами Республики Казахстан. В случаях передачи Правительством Республики Казахстан прав в отношении республиканского имущества иным государственным органам правила настоящего Закона об уполномоченном органе соответствующей отрасли распространяются на такой государственный орган;</w:t>
+        <w:t xml:space="preserve">
+      7) единый оператор в сфере учета государственного имущества (далее – единый оператор) – юридическое лицо с участием государства в уставном капитале, определенное в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 июля 2011 года № 802 "Об определении единого оператора в сфере учета государственного имущества", на которое возложены задачи по реализации единой технической политики в сфере организации и учета государственного имущества, а также функции по управлению и эксплуатации активами территориальных подразделений уполномоченного органа по государственному имуществу, согласно перечню, утверждаемому уполномоченным органом по государственному имуществу в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) единый оператор в сфере учета государственного имущества (далее – единый оператор) – юридическое лицо с участием государства в уставном капитале, определенное в соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Закона;</w:t>
+      8) сервис передачи имущества между государственными юридическими лицами (далее – Сервис) – цифровой сервис, размещенный на веб-портале реестра, посредством которого осуществляется передача государственного имущества на баланс государственного юридического лица; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) сервис передачи имущества между государственными юридическими лицами (далее – Сервис) – информационный сервис, размещенный на веб-портале реестра, посредством которого осуществляется передача государственного имущества на баланс государственного юридического лица;</w:t>
+      9) реестр государственного имущества (далее – реестр) – единая цифровая автоматизированная система учета государственного имущества, за исключением имущества, находящегося в оперативном управлении специальных государственных органов, Вооруженных Сил, других войск и воинских формирований Республики Казахстан, и государственного материального резерва;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) реестр государственного имущества (далее – реестр) – единая информационная автоматизированная система учета государственного имущества, за исключением имущества, находящегося в оперативном управлении специальных государственных органов, Вооруженных Сил, других войск и воинских формирований Республики Казахстан, и государственного материального резерва;</w:t>
+      10) областной уполномоченный орган – исполнительный орган, финансируемый из местного бюджета, уполномоченный на распоряжение областным коммунальным имуществом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) областной уполномоченный орган – исполнительный орган, финансируемый из местного бюджета, уполномоченный на распоряжение областным коммунальным имуществом;</w:t>
+      11) республиканские юридические лица – республиканские государственные предприятия и республиканские государственные учреждения, имущество которых находится в республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) республиканские юридические лица – республиканские государственные предприятия и республиканские государственные учреждения, имущество которых находится в республиканской собственности.</w:t>
+      12) веб-портал реестра – интернет-ресурс, размещенный в сети Интернет по адресу www.e-qazyna.kz, предоставляющий единую точку доступа к реестру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) веб-портал реестра - интернет-ресурс, размещенный в сети Интернет по адресу www.e-qazyna.kz, предоставляющий единую точку доступа к реестру;</w:t>
+      13) электронный документ – цифровая запись, подтверждение достоверности, принадлежности и неизменности которой обеспечено с помощью электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) электронный документ – документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
+      14) электронная корзина – функционал Сервиса, позволяющий государственным юридическим лицам размещать сведения о государственном имуществе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) электронная корзина – функционал Сервиса, позволяющий государственным юридическим лицам размещать сведения об государственном имуществе;</w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      16) районный уполномоченный орган – исполнительный орган, финансируемый из местного бюджета, уполномоченный на распоряжение районным коммунальным имуществом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Требования настоящих Правил не применяются при принятии решения о передаче государственного имущества из одного вида государственной собственности в другой уполномоченным органом по государственному имуществу (в отношении республиканского имущества) и местным исполнительным органом или аппаратом акима города районного значения, села, поселка, сельского округа (в отношении коммунального имущества) в случае введения военного положения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1297,2043 +1165,2271 @@
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченными должностными лицами передающей и принимающей сторон акт приема-передачи имущества (передаточный акт) подписывается на бумажном носителе в двухдневный срок после принятия решения о передаче государственного имущества из одного вида государственной собственности в другой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. При передаче государственного имущества, закрепленного за государственными юридическими лицами, за исключением имущества, находящегося в оперативном управлении специальных государственных органов, Вооруженных Сил, других войск и воинских формирований Республики Казахстан, и запасов, из одного вида государственной собственности в другой, используются сведения электронного отчета по инвентаризации, паспортизации и переоценке имущества, закрепленного за государственными юридическими лицами (далее – отчет по инвентаризации), предоставляемого на веб-портал реестра в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Единой методикой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ввода данных объектов учета в реестр государственного имущества, а также проведения инвентаризации, паспортизации и переоценки государственного имущества, утвержденными приказом Министра финансов Республики Казахстан от 15 декабря 2011 года № 636 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 7375).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ввода данных объектов учета в реестр государственного имущества, а также проведения инвентаризации, паспортизации и переоценки государственного имущества, утвержденными приказом Министра финансов Республики Казахстан от 15 декабря 2011 года № 636 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 7375).</w:t>
+        <w:t>
+      При передаче имущества, находящегося в оперативном управлении специальных государственных органов, Вооруженных Сил, других войск и воинских формирований Республики Казахстан, и запасов балансодержатель формирует и размещает в электронной корзине сведения о передаваемом имуществе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Передача государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой осуществляется с использованием веб-портала реестра путем размещения сведений о государственном имуществе в электронной корзине.</w:t>
+      5. Передача государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой осуществляется с использованием веб-портала реестра путем размещения сведений о государственном имуществе в электронной корзине, за исключением сведений, составляющих государственные секреты в соответствии с законодательством Республики Казахстан о государственных секретах, и (или) содержащих служебную информацию ограниченного распространения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Передача государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой осуществляется в случае экономической целесообразности и при соответствии следующим критериям:</w:t>
+      Достоверность сведений о передаваемом имуществе обеспечивается балансодержателем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      6. Передача государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой осуществляется в случае экономической целесообразности и при соответствии следующим критериям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       1) наличие потребности в передаваемом имуществе (производственной необходимости) у государственных юридических лиц в пределах натуральных норм, установленных в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) финансовая обеспеченность по содержанию и эксплуатации принимаемого имущества.</w:t>
+      2) обеспеченность дальнейшего целевого использования принимаемого имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Республиканские юридические лица как имущественные комплексы, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в республиканской собственности, передаются в коммунальную собственность столицы, области, города республиканского значения по решению уполномоченного органа по государственному имуществу, согласованному с уполномоченным органом соответствующей отрасли, и на основании ходатайства, подписанного акимом столицы, области, города республиканского значения или уполномоченным им лицом, либо лицом его замещающим (далее – ходатайство).</w:t>
+      3) финансовая обеспеченность по содержанию и эксплуатации принимаемого имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z197" w:id="35"/>
-[...15 lines deleted...]
-      Уполномоченный орган соответствующей отрасли для передачи республиканского юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности, в коммунальную собственность столицы, области, города республиканского значения в электронной корзине размещает:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республиканские юридические лица как имущественные комплексы, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в республиканской собственности, передаются в коммунальную собственность столицы, области, города республиканского значения или района (города областного значения), либо города районного значения, села, поселка, сельского округа (коммунальная собственность местного самоуправления) по решению уполномоченного органа по государственному имуществу, согласованному с уполномоченным органом соответствующей отрасли, и на основании ходатайства, подписанного акимом соответствующей административно-территориальной единицы или уполномоченным им лицом, либо лицом его замещающим (далее – ходатайство).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z198" w:id="36"/>
-[...15 lines deleted...]
-      1) сведения о собственнике (наименование, почтовый адрес, телефон, факс, е-mail);</w:t>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение уполномоченного органа по государственному имуществу, согласование уполномоченного органа соответствующей отрасли и ходатайство о передаче республиканского юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности, в коммунальную собственность, формируются в Сервисе и подписываются с использованием ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z199" w:id="37"/>
-[...15 lines deleted...]
-      2) по юридическому лицу, акции (доли участия) либо имущественный комплекс которого являются объектом передачи копии следующих документов:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган соответствующей отрасли для передачи республиканского юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности, в коммунальную собственность столицы, области, города республиканского значения или района (города областного значения) либо местного самоуправления в электронной корзине размещает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z200" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о собственнике республиканского юридического лица, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности (наименование, почтовый адрес, телефон, факс, е-mail);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласование уполномоченного органа соответствующей отрасли и ходатайство акима о передаче республиканского юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности, в коммунальную собственность, сформированные в Сервисе и подписанные с использованием ЭЦП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по юридическому лицу, акции (доли участия) либо имущественный комплекс которого являются объектом передачи копии следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство либо справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z201" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устав;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z202" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство о государственной регистрации выпуска объявленных акций (для акционерных обществ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Имущество республиканских юридических лиц передается в коммунальную собственность на основании ходатайства, по решению уполномоченного органа по государственному имуществу, согласованному с уполномоченным органом соответствующей отрасли, осуществляющим управление республиканским юридическим лицом, на балансе которого находится передаваемое имущество.</w:t>
+      бухгалтерский баланс, перечень активов, расшифровка (опись) кредиторской и дебиторской задолженности, а также цифровые (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество, закрепленное за Национальным Банком Республики Казахстан, передается в коммунальную собственность на основании ходатайства, по решению Национального Банка Республики Казахстан.</w:t>
+      Уполномоченный орган по государственному имуществу в течение 10 (десяти) календарных дней со дня размещения документов в электронной корзине, принимает решение о передаче республиканского юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в республиканской собственности, в коммунальную собственность столицы, области, города республиканского значения или района (города областного значения) либо местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Балансодержатель на основании данных отчета по инвентаризации размещает в электронной корзине сведения о государственном имуществе, содержащие:</w:t>
+      8. Имущество республиканских юридических лиц передается в коммунальную собственность столицы, области, города республиканского значения или района (города областного значения) либо местного самоуправления на основании ходатайства акима по решению уполномоченного органа по государственному имуществу, согласованному с уполномоченным органом соответствующей отрасли, осуществляющим управление республиканским юридическим лицом, на балансе которого находится передаваемое имущество.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) наименование имущества, краткую характеристику, месторасположение, первоначальную и балансовую стоимость, инвентарный номер;</w:t>
+      Решение уполномоченного органа по государственному имуществу, согласование уполномоченного органа соответствующей отрасли и ходатайство акима формируются в Сервисе и подписываются с использованием ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) электронную (сканированную) копию согласования уполномоченного органа соответствующей отрасли на передачу имущества в коммунальную собственность;</w:t>
+      Имущество, закрепленное за Национальным Банком Республики Казахстан, передается в коммунальную собственность на основании ходатайства, по решению Национального Банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электронные (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справку о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе);</w:t>
+      Балансодержатель на основании данных отчета по инвентаризации размещает в электронной корзине сведения о государственном имуществе, содержащие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) электронные (сканированные) копии свидетельства о регистрации транспортного средства, технического паспорта (при размещении в электронной корзине сведений о транспортных средствах, специальной технике);</w:t>
+      1) наименование имущества, краткую характеристику, месторасположение, первоначальную и балансовую стоимость, инвентарный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) наименование коммунального юридического лица, за которым предполагается закрепление имущества, путем выбора в Сервисе его бизнес-идентификационного номера. Определение конкретного коммунального юридического лица для передачи данного имущества не является обязательным для исполнения уполномоченным органом по государственному имуществу или местными исполнительными органами.</w:t>
+      2) согласование уполномоченного органа соответствующей отрасли на передачу имущества в коммунальную собственность, сформированное в Сервисе и подписанное с использованием ЭЦП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) фотографии, обеспечивающие представление о техническом состоянии имущества, передаваемого в коммунальную собственность (для недвижимого имущества), в количестве не менее 5 (пяти) штук.</w:t>
+      3) электронные (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справку о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Областные уполномоченные органы в течение 15 (пятнадцати) календарных дней со дня размещения балансодержателем сведений о государственном имуществе в электронной корзине, подают в Сервисе заявку на принятие имущества, подписанную с использованием ЭЦП.</w:t>
+      4) электронные (сканированные) копии свидетельства о регистрации транспортного средства, технического паспорта (при размещении в электронной корзине сведений о транспортных средствах, специальной технике);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Областные уполномоченные органы подают не более одной заявки на принятие имущества.</w:t>
+      5) наименование коммунального юридического лица, за которым предполагается закрепление имущества, путем выбора в Сервисе его бизнес-идентификационного номера. Определение конкретного коммунального юридического лица для передачи данного имущества не является обязательным для исполнения уполномоченным органом по государственному имуществу или местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В заявке на принятие имущества областного уполномоченного органа указывается коммунальное юридическое лицо, за которым предполагается закрепление имущества, с учетом критериев, установленных пунктом 6 настоящих Правил и прикрепляется электронная (сканированная) копия ходатайства.</w:t>
+      6) фотографии, обеспечивающие представление о техническом состоянии имущества, передаваемого в коммунальную собственность (для недвижимого имущества), в количестве не менее 5 (пяти) штук (при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По истечении 15 (пятнадцати) календарных дней со дня размещения балансодержателем в электронной корзине сведений о государственном имуществе, уполномоченный орган по государственному имуществу или Национальный банк Республики Казахстан в течение 10 (десяти) рабочих дней рассматривает заявки на принятие имущества и прикрепленные к ним документы и принимает решение о передаче имущества республиканских юридических лиц в коммунальную собственность.</w:t>
+      Областные или районные уполномоченные органы либо аппарат акима города районного значения, села, поселка, сельского округа в течение 15 (пятнадцати) календарных дней со дня размещения балансодержателем сведений о государственном имуществе в электронной корзине, подают в Сервисе заявку на принятие имущества, подписанную с использованием ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При наличии нескольких заявок на принятие имущества приоритетом пользуется областной уполномоченный орган, подавший заявку первым, при условии соответствия критериям, установленным пунктом 6 настоящих Правил.</w:t>
+      Областные или районные уполномоченные органы либо аппарат акима города районного значения, села, поселка, сельского округа подают не более одной заявки на принятие имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Коммунальные юридические лица как имущественные комплексы, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в коммунальной собственности, передаются в республиканскую собственность на основании постановления акимата столицы, области, города республиканского значения и решения уполномоченного органа по государственному имуществу о принятии в республиканскую собственность.</w:t>
+      В заявке на принятие имущества областного или районного уполномоченного органа либо аппарат акима города районного значения, села, поселка, сельского округа указывается коммунальное юридическое лицо, за которым предполагается закрепление имущества, с учетом критериев, установленных пунктом 6 настоящих Правил, и прикрепляется ходатайство, сформированное в Сервисе и подписанное с использованием ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z208" w:id="59"/>
-[...15 lines deleted...]
-      Областной уполномоченный орган для передачи коммунального юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности, в республиканскую собственность размещает в электронной корзине:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронное уведомление о поступлении заявки областного уполномоченного органа направляется посредством Сервиса на электронную почту уполномоченного органа по государственному имуществу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z209" w:id="60"/>
-[...15 lines deleted...]
-      1) сведения о собственнике (наименование, почтовый адрес, телефон, факс, е-mail);</w:t>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении 15 (пятнадцати) календарных дней со дня размещения балансодержателем в электронной корзине сведений о государственном имуществе, уполномоченный орган по государственному имуществу или Национальный банк Республики Казахстан в течение 10 (десяти) рабочих дней рассматривает заявки на принятие имущества и прикрепленные к ним документы и принимает решение о передаче имущества республиканских юридических лиц в коммунальную собственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z210" w:id="61"/>
-[...15 lines deleted...]
-      2) по юридическому лицу, акции (доли участия) либо имущественный комплекс которого являются объектом передачи копии следующих документов:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких заявок на принятие имущества приоритетом пользуется областной или районный уполномоченный орган либо аппарат акима города районного значения, села, поселка, сельского округа, подавший заявку первым, при условии соответствия критериям, установленным пунктом 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z211" w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Коммунальные юридические лица как имущественные комплексы, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в коммунальной собственности столицы, области, города республиканского значения или района (города областного значения), передаются в республиканскую собственность на основании постановления акимата столицы, области, города республиканского значения или района (города областного значения) и решения уполномоченного органа по государственному имуществу о принятии в республиканскую собственность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласование исполнительного органа, финансируемого из местного бюджета, осуществляющего управление коммунальным юридическим лицом, и решение уполномоченного органа по государственному имуществу о принятии коммунального юридического лица в республиканскую собственность формируются в Сервисе и подписываются с использованием ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Областной или районный уполномоченный орган для передачи коммунального юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности, в республиканскую собственность размещает в электронной корзине:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о собственнике коммунального юридического лица, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности (наименование, почтовый адрес, телефон, факс, е-mail);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласование исполнительного органа, финансируемого из местного бюджета, осуществляющего управление коммунальным юридическим лицом, передачи коммунального юридического лица как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности, в республиканскую собственность сформированные в Сервисе и подписанные с использованием ЭЦП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по юридическому лицу, акции (доли участия) либо имущественный комплекс которого являются объектом передачи копии следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство либо справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z212" w:id="63"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устав;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z213" w:id="64"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство о государственной регистрации выпуска объявленных акций (для акционерных обществ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...180 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z220" w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бухгалтерский баланс, перечень активов, расшифровка (опись) кредиторской и дебиторской задолженности, а также электронные (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электронные (сканированные) копии постановления акимата столицы, области, города республиканского значения или района (города областного значения) о передаче коммунального государственного юридического лица как имущественного комплекса, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в коммунальной собственности, в республиканскую собственность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам рассмотрения документов, размещенных в электронной корзине, уполномоченный орган по государственному имуществу в течение 10 (десяти) календарных дней со дня размещения документов в электронной корзине, принимается решение о принятии в республиканскую собственность коммунального государственного юридического лица как имущественного комплекса, акции акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Имущество коммунальных юридических лиц столицы, области, города республиканского значения или района (города областного значения) передается в республиканскую собственность на основании постановления столицы, области, города республиканского значения или района (города областного значения) по согласованию с уполномоченным органом по государственному имуществу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласование местного исполнительного органа столицы, области, города республиканского значения или района (города областного значения) на передачу имущества коммунального юридического лица в республиканскую собственность, согласование уполномоченного органа по государственному имуществу о принятии имущества коммунального юридического лица в республиканскую собственность формируются в Сервисе и подписываются с использованием ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество коммунальных юридических лиц передается в республиканскую собственность на баланс Национального Банка Республики Казахстан или подведомственных ему республиканских государственных учреждений и предприятий на основании постановления акимата столицы, области, города республиканского значения или района (города областного значения) по согласованию с Национальным Банком Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балансодержатель на основании данных отчета по инвентаризации размещает в электронной корзине сведения о государственном имуществе, содержащие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z221" w:id="72"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование имущества, краткую характеристику, месторасположение, первоначальную и балансовую стоимость, инвентарный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласование местного исполнительного органа столицы, области, города республиканского значения или района (города областного значения) на передачу имущества в республиканскую собственность, сформированное в Сервисе и подписанное с использованием ЭЦП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронные (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справку о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z224" w:id="75"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электронные (сканированные) копии свидетельства о регистрации транспортного средства, технического паспорта (при размещении в электронной корзине сведений о транспортных средствах, специальной технике);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z231" w:id="82"/>
-[...15 lines deleted...]
-      При наличии нескольких заявок на принятие имущества приоритетом пользуется уполномоченный орган, соответствующий отрасли, подавший заявку первым, при условии соответствия критериям, установленным пунктом 6 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наименование республиканского юридического лица, за которым предполагается закрепление имущества, путем выбора в Сервисе его бизнес-идентификационного номера. Определение конкретного республиканского юридического лица для передачи данного имущества не является обязательным для исполнения уполномоченным органом по государственному имуществу или местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Коммунальные юридические лица местного самоуправления как имущественные комплексы, находящиеся в коммунальной собственности, передаются в республиканскую собственность на основании решения аппарата акима города районного значения, села, поселка, сельского округа по согласованию с собранием местного сообщества и с акимом района (города областного значения), и решения уполномоченного органа по государственному имуществу о принятии в республиканскую собственность.</w:t>
+      6) фотографии, обеспечивающие представление о техническом состоянии имущества, передаваемого в республиканскую собственность (для недвижимого имущества), в количестве не менее 5 (пяти) штук (при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аппарат акима города районного значения, села, поселка, сельского округа для передачи коммунального юридического лица местного самоуправления как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности, в республиканскую собственность размещают в электронной корзине:</w:t>
+      Уполномоченные органы соответствующей отрасли в течение 15 (пятнадцати) календарных дней со дня размещения балансодержателем сведений о государственном имуществе в электронной корзине, подают в Сервисе заявку на принятие имущества, подписанную с использованием ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сведения о собственнике (наименование, почтовый адрес, телефон, факс, е-mail);</w:t>
+      Уполномоченные органы соответствующей отрасли подают не более одной заявки на принятие имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) по юридическому лицу, акции (доли участия) либо имущественный комплекс которого являются объектом передачи копии следующих документов:</w:t>
+      В заявке на принятие имущества уполномоченного органа соответствующей отрасли указывается республиканское юридическое лицо, за которым предполагается закрепление имущества, с учетом критериев, установленных пунктом 6 настоящих Правил, и прикрепляется согласование уполномоченного органа по управлению государственным имуществом, сформированное в Сервисе и подписанное с использованием ЭЦП, или электронная (сканированная) копия согласования Национального банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      свидетельство либо справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
+      Электронное уведомление о поступлении заявки уполномоченного органа соответствующей отрасли направляется посредством Сервиса на электронную почту областного или районного уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      устав;</w:t>
+      По истечении 15 (пятнадцати) календарных дней со дня размещения балансодержателем в электронной корзине сведений о государственном имуществе, акимат столицы, области, города республиканского значения или района (города областного значения) в течение 10 (десяти) рабочих дней рассматривает заявки на принятие имущества и прикрепленные к ним документы и принимает решение о передаче имущества коммунальных юридических лиц в республиканскую собственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      свидетельство о государственной регистрации выпуска объявленных акций (для акционерных обществ);</w:t>
+      При наличии нескольких заявок на принятие имущества приоритетом пользуется уполномоченный орган, соответствующий отрасли, подавший заявку первым, при условии соответствия критериям, установленным пунктом 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      передаточный акт с приложениями (бухгалтерский баланс, перечень активов, расшифровка (опись) кредиторской и дебиторской задолженности, а также электронные (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе);</w:t>
+      11. Коммунальные юридические лица местного самоуправления как имущественные комплексы, находящиеся в коммунальной собственности, передаются в республиканскую собственность на основании решения аппарата акима города районного значения, села, поселка, сельского округа по согласованию с собранием местного сообщества и с акимом района (города областного значения), и решения уполномоченного органа по государственному имуществу о принятии в республиканскую собственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электронные (сканированные) копии согласования уполномоченного органа соответствующей отрасли передачи имущественного комплекса коммунального государственного предприятия местного самоуправления, акции акционерных обществ и доли участия в уставных капиталах товариществ с ограниченной ответственностью, находящиеся в коммунальной собственности, в республиканскую собственность;</w:t>
+      Согласование уполномоченного органа соответствующей отрасли и решение уполномоченного органа по государственному имуществу о принятии коммунального юридического лица местного самоуправления в республиканскую собственность формируются в Сервисе и подписываются с использованием ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) электронные (сканированные) копии решения аппарата акима города районного значения, села, поселка, сельского округа по согласованию с собранием местного сообщества и с акимом района (города областного значения) о передаче коммунального юридического лица местного самоуправления как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности, в республиканскую собственность.</w:t>
+      Аппарат акима города районного значения, села, поселка, сельского округа для передачи коммунального юридического лица местного самоуправления как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности, в республиканскую собственность размещают в электронной корзине:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган по государственному имуществу в течение 10 (десяти) календарных дней со дня размещения документов в электронной корзине принимает решение о принятии в республиканскую собственность коммунального юридического лица местного самоуправления как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности.</w:t>
+      1) сведения о собственнике коммунального юридического лица местного самоуправления, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности местного самоуправления (наименование, почтовый адрес, телефон, факс, е-mail);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Имущество коммунальных юридических лиц местного самоуправления передается в республиканскую собственность на основании решения аппарата акима города районного значения, села, поселка, сельского округа, согласованного с уполномоченным органом по государственному имуществу.</w:t>
+      2) согласование уполномоченного органа соответствующей отрасли передачи имущественного комплекса коммунального государственного юридического лица самоуправления, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности, в республиканскую собственность, сформированное в Сервисе и подписанное с использованием ЭЦП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Балансодержатель на основании данных отчета по инвентаризации размещает в электронной корзине сведения о государственном имуществе, содержащие:</w:t>
+      3) по юридическому лицу, акции (доли участия) либо имущественный комплекс которого являются объектом передачи цифровые копии следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) наименование имущества, краткую характеристику, месторасположение, первоначальную и балансовую стоимость, инвентарный номер;</w:t>
+      свидетельство либо справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) электронные (сканированные) копии согласования аппарата акима города районного значения, села, поселка, сельского округа на передачу имущества в республиканскую собственность;</w:t>
+      устав;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электронные (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справку о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе);</w:t>
+      свидетельство о государственной регистрации выпуска объявленных акций (для акционерных обществ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) электронные (сканированные) копии свидетельства о регистрации транспортного средства, технического паспорта (при размещении в электронной корзине сведений о транспортных средствах, специальной технике);</w:t>
+      бухгалтерский баланс, перечень активов, расшифровка (опись) кредиторской и дебиторской задолженности, а также цифровые (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в цифровой корзине сведений о недвижимом имуществе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) наименование республиканского юридического лица, за которым предполагается закрепление имущества, путем выбора в Сервисе его бизнес-идентификационного номера. Определение конкретного республиканского юридического лица для передачи данного имущества не является обязательным для исполнения уполномоченным органом по государственному имуществу или местными исполнительными органами.</w:t>
+      4) электронные (сканированные) копии решения аппарата акима города районного значения, села, поселка, сельского округа по согласованию с собранием местного сообщества и с акимом района (города областного значения) о передаче коммунального юридического лица местного самоуправления как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности, в республиканскую собственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) фотографии, обеспечивающие представление о техническом состоянии имущества, передаваемого в коммунальную собственность (для недвижимого имущества), в количестве не менее 5 (пяти) штук.</w:t>
+      Уполномоченный орган по государственному имуществу в течение 10 (десяти) календарных дней со дня размещения документов в электронной корзине принимает решение о принятии в республиканскую собственность коммунального юридического лица местного самоуправления как имущественного комплекса, акций акционерных обществ и долей участия в уставных капиталах товариществ с ограниченной ответственностью, находящихся в коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченные органы соответствующей отрасли в течение 15 (пятнадцати) календарных дней со дня размещения балансодержателем сведений об государственном имуществе в электронной корзине, подают в Сервисе заявку на принятие имущества, подписанную с использованием ЭЦП.</w:t>
+      12. Имущество коммунальных юридических лиц местного самоуправления передается в республиканскую собственность на основании решения аппарата акима города районного значения, села, поселка, сельского округа, согласованного с уполномоченным органом по государственному имуществу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Уполномоченные органы соответствующей отрасли подают не более одной заявки на принятие имущества.</w:t>
+        <w:t xml:space="preserve">
+      Согласование уполномоченного органа по государственному имуществу о принятии имущества коммунального юридического лица местного самоуправления в республиканскую собственность, аппарата акима города районного значения, села, поселка, сельского округа на передачу имущества в республиканскую собственность формируются в Сервисе и подписываются с использованием ЭЦП. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В заявке на принятие имущества уполномоченного органа соответствующей отрасли указывается республиканское юридическое лицо, за которым предполагается закрепление имущества, с учетом критериев, установленных пунктом 6 настоящих Правил и прикрепляется электронная (сканированная) копия согласования уполномоченного органа по управлению государственным имуществом или Национального банка Республики Казахстан.</w:t>
+      Балансодержатель на основании данных отчета по инвентаризации размещает в электронной корзине сведения о государственном имуществе, содержащие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По истечении 15 (пятнадцати) календарных дней со дня размещения балансодержателем в электронной корзине сведений о государственном имуществе, аппарат акима города районного значения, села, поселка, сельского округа в течение 10 (десяти) рабочих дней рассматривает заявки на принятие имущества и прикрепленные к ним документы и принимает решение о передаче имущества коммунальных юридических лиц местного самоуправления в республиканскую собственность.</w:t>
+      1) наименование имущества, краткую характеристику, месторасположение, первоначальную и балансовую стоимость, инвентарный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При наличии нескольких заявок на принятие имущества приоритетом пользуется уполномоченный орган, соответствующий отрасли, подавший заявку первым, при условии соответствия критериям, установленным пунктом 6 настоящих Правил.</w:t>
+      2) согласование аппарата акима города районного значения, села, поселка, сельского округа на передачу имущества в республиканскую собственность сформированное в Сервисе и подписанное с использованием ЭЦП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. В течение 30 (тридцати) календарных дней после принятия решения о передаче государственного имущества из одного вида государственной собственности в другой в Сервисе с использованием ЭЦП уполномоченными должностными лицами передающей и принимающей сторон подписывается акт приема-передачи имущества (передаточный акт) и утверждается уполномоченными должностными лицами уполномоченного органа по управлению государственным имуществом или Национального Банка Республики Казахстан, и областного уполномоченного органа или аппарата акима города районного значения, села, поселка, сельского округа.</w:t>
+      3) электронные (сканированные) копии правоустанавливающих документов, кадастрового паспорта, акта на право землепользования, справку о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках со сроком выдачи не более 10 (десяти) календарных дней (при размещении в электронной корзине сведений о недвижимом имуществе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. В акте приема-передачи указываются:</w:t>
+      4) электронные (сканированные) копии свидетельства о регистрации транспортного средства, технического паспорта (при размещении в электронной корзине сведений о транспортных средствах, специальной технике);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) место и дата составления акта;</w:t>
+      5) наименование республиканского юридического лица, за которым предполагается закрепление имущества, путем выбора в Сервисе его бизнес-идентификационного номера. Определение конкретного республиканского юридического лица для передачи данного имущества не является обязательным для исполнения уполномоченным органом по государственному имуществу или местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) наименование и реквизиты документов, в соответствии с которыми представители уполномочены представлять интересы сторон;</w:t>
+      6) фотографии, обеспечивающие представление о техническом состоянии имущества, передаваемого в коммунальную собственность (для недвижимого имущества), в количестве не менее 5 (пяти) штук (при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) номер и дата документа, которых производится передача имущества;</w:t>
+      Уполномоченные органы соответствующей отрасли в течение 15 (пятнадцати) календарных дней со дня размещения балансодержателем сведений о государственном имуществе в электронной корзине, подают в Сервисе заявку на принятие имущества, подписанную с использованием ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) наименование имущества, его характеристика, количество, месторасположение, первоначальная и балансовая стоимость.</w:t>
+      Уполномоченные органы соответствующей отрасли подают не более одной заявки на принятие имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В заявке на принятие имущества уполномоченного органа соответствующей отрасли указывается республиканское юридическое лицо, за которым предполагается закрепление имущества, с учетом критериев, установленных пунктом 6 настоящих Правил, и прикрепляется согласование уполномоченного органа по управлению государственным имуществом, сформированное в Сервисе и подписанное с использованием ЭЦП, или электронная (сканированная) копия согласования Национального банка Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронное уведомление о поступлении заявки уполномоченного органа соответствующей отрасли направляется посредством Сервиса на электронную почту аппарата акима города районного значения, села, поселка, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении 15 (пятнадцати) календарных дней со дня размещения балансодержателем в электронной корзине сведений о государственном имуществе, аппарат акима города районного значения, села, поселка, сельского округа в течение 10 (десяти) рабочих дней рассматривает заявки на принятие имущества и прикрепленные к ним документы и принимает решение о передаче имущества коммунальных юридических лиц местного самоуправления в республиканскую собственность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких заявок на принятие имущества приоритетом пользуется уполномоченный орган, соответствующий отрасли, подавший заявку первым, при условии соответствия критериям, установленным пунктом 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В течение 30 (тридцати) календарных дней после принятия решения о передаче государственного имущества из одного вида государственной собственности в другой в Сервисе с использованием ЭЦП уполномоченными должностными лицами передающей и принимающей сторон подписывается акт приема-передачи имущества (передаточный акт) и утверждается уполномоченными должностными лицами уполномоченного органа по управлению государственным имуществом или Национального Банка Республики Казахстан, и областного уполномоченного органа или аппарата акима города районного значения, села, поселка, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная регистрация (перерегистрация) имущественных прав на имущество осуществляется посредством интеграционного взаимодействия Сервиса с цифровыми системами и государственными базами данных уполномоченных государственных органов в сфере государственной регистрации недвижимого имущества, государственной регистрации транспортных средств, государственной регистрации сельскохозяйственной техники, в частности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифровой системой "Единый государственный кадастр недвижимости" – в отношении передаваемых объектов недвижимости и земельных участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) государственной базой данных "Автомобиль" – в отношении передаваемых транспортных средств; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственным реестром сельскохозяйственной техники – в отношении передаваемой сельскохозяйственной техники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В акте приема-передачи указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) место и дата составления акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование и реквизиты документов, в соответствии с которыми представители уполномочены представлять интересы сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) номер и дата документов, на основании которых производится передача и прием имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наименование имущества, его характеристика, количество, месторасположение, первоначальная и балансовая стоимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) состав комиссии, передающей и принимающей сторон (должность, подпись, расшифровка подписи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Электронные документы, формируемые в реестре согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 62 Цифрового кодекса Республики Казахстан равнозначны документам на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка достоверности электронных документов, формируемых в реестре, производится посредством веб-портала реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Процедуры по передаче государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой, сведения о котором составляют государственные секреты в соответствии с законодательством Республики Казахстан о государственных секретах, и (или) содержат служебную информацию ограниченного распространения, осуществляются с оформлением документов в бумажном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>