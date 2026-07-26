--- v0 (2025-10-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="990fa1a" w14:textId="990fa1a">
+    <w:p w14:paraId="f063a33" w14:textId="f063a33">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,308 +93,253 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О некоторых вопросах государственной поддержки частного предпринимательства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 20 июня 2025 года № 55</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 20 июня 2025 года № 55.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктами 2-6) и 2-7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реестр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мер государственной поддержки частного предпринимательства согласно приложению 1 к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования, ведения и актуализации реестра мер государственной поддержки частного предпринимательства согласно приложению 2 к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту государственной поддержки и защиты предпринимательства Министерства национальной экономики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить в течение пяти рабочих дней со дня подписания настоящего приказа направление для размещения в Эталонном контрольном банке нормативных правовых актов Республики Казахстан и на интернет-ресурсе Министерства национальной экономики Республики Казахстан после его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -410,76 +355,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Заместитель Премьер-Министра –</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Заместитель Премьер-Министра –</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Министра национальной экономики</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -524,152 +486,120 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жумангарин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство по защите и развитию конкуренции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство труда и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -681,502 +611,390 @@
         </w:rPr>
         <w:t>социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство транспорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство торговли и интеграции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство иностранных дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство водных ресурсов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство туризма и спорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z20" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1205,82 +1023,66 @@
         </w:rPr>
         <w:t>и аэрокосмической промышленности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z21" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство экологии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1365,393 +1167,472 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к приказу</w:t>
+              <w:t xml:space="preserve">Приложение 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Заместителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Премьер-Министра – Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 20 июня 2025 года № 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="4"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр мер государственной поддержки частного предпринимательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Реестр - в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...233 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование меры государственной поддержки частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характер меры государственной поддержки частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование нормативного правового акта, регламентирующего порядок предоставления меры государственной поддержки частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получатели меры государственной поддержки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ответственный государственный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператор государственной поддержки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1783,52 +1664,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Портфельное субсидирование части ставки вознаграждения по кредитам/ микрокредитам субъектов малого, в том числе микропредпринимательства</w:t>
+              <w:t xml:space="preserve">
+Субсидирование повышения продуктивности и качества продукции аквакультуры, а также развития племенного рыбоводства </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1866,169 +1747,169 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Постановление</w:t>
-[...81 lines deleted...]
-МНЭ РК</w:t>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 1 ноября 2025 года № 412 "Об утверждении Правил субсидирования повышения продуктивности и качества продукции аквакультуры, а также развитие племенного рыбоводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 37320)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическое или юридическое лицо, занимающееся аквакультурой (рыбоводством)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП "Даму"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2061,51 +1942,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Частичное гарантирование по кредитам/микрокредитам субъектов малого, в том числе микропредпринимательства</w:t>
+Субсидирование по возмещению части расходов, понесенных субъектом рыбного хозяйства, при инвестиционных вложениях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2143,169 +2024,169 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Постановление</w:t>
-[...81 lines deleted...]
-МНЭ РК</w:t>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 1 ноября 2025 года № 410 "Об утверждении Правил субсидирования по возмещению части расходов при инвестиционных вложениях в области аквакультуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 37319)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект рыбного хозяйства, осуществляющий инвестиционные вложения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МСХ РК </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП "Даму"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2338,51 +2219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование части ставки вознаграждения</w:t>
+Субсидирование затрат перерабатывающих предприятий на закуп сельскохозяйственной продукции для производства продуктов ее глубокой переработки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2420,169 +2301,169 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Постановление</w:t>
-[...81 lines deleted...]
-МНЭ РК</w:t>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 26 ноября 2014 года № 3-2/615 "Об утверждении Правил субсидирования затрат перерабатывающих предприятий на закуп сельскохозяйственной продукции для производства продуктов ее глубокой переработки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10087)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перерабатывающие предприятия, осуществляющие закуп сельскохозяйственной продукции для производства продуктов ее глубокой переработки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП "Даму"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2615,51 +2496,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование части наценки на товар и части арендного платежа, составляющего доход исламских банков, при финансировании исламскими банками субъектов предпринимательства</w:t>
+Субсидирование развития племенного животноводства, повышения продуктивности и качества продукции животноводства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2697,169 +2578,169 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Постановление</w:t>
-[...81 lines deleted...]
-МНЭ РК</w:t>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 15 марта 2019 года № 108 "Об утверждении Правил субсидирования развития племенного животноводства, повышения продуктивности и качества продукции животноводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18404)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическое или юридическое лицо, занимающееся производством сельскохозяйственной продукции; физическое или юридическое лицо, занимающееся воспроизведением животных с высоким генетическим потенциалом, их сохранением и разведением (племенное животноводство); племенной центр, дистрибьютерный центр по реализации семени и эмбрионов племенных животных, техник-осеменатор, оказывающие услуги по искусственному осеменению маточного поголовья сельскохозяйственных животных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП "Даму"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2892,51 +2773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование ставки купонного вознаграждения по облигациям, выпущенным субъектами предпринимательства</w:t>
+Субсидирование ставок вознаграждения при кредитовании, а также лизинге на приобретение сельскохозяйственных животных, техники и технологического оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2974,169 +2855,169 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Постановление</w:t>
-[...81 lines deleted...]
-МНЭ РК</w:t>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 26 октября 2018 года № 436 "Об утверждении Правил субсидирования ставок вознаграждения при кредитовании субъектов агропромышленного комплекса, а также лизинге на приобретение сельскохозяйственных животных, техники и технологического оборудования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17741)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическое или юридическое лицо, ИП (в том числе крестьянское (фермерское) хозяйство), заключившие с финансовым институтом договор займа и осуществляющие деятельность в соответствии с перечнем товаров для кредитования и финансового лизинга по приоритетным проектам в сфере производства и (или) переработки сельскохозяйственной продукции согласно приложению 1 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП "Даму"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3169,51 +3050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гарантирование по кредитам/финансовому лизингу</w:t>
+Субсидирование по возмещению части расходов, понесенных субъектом АПК, при инвестиционных вложениях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3251,169 +3132,169 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Постановление</w:t>
-[...81 lines deleted...]
-МНЭ РК</w:t>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 23 июля 2018 года № 317 "Об утверждении Правил субсидирования по возмещению части расходов, понесенных субъектом агропромышленного комплекса, при инвестиционных вложениях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17320)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект предпринимательства, осуществляющий инвестиционные вложения и занимающийся производством и (или) переработкой сельскохозяйственной продукции, основной или вторичный вид деятельности, которого относится к разделам общего классификатора видов экономической деятельности согласно перечню основного или вторичного вида деятельности для субъекта предпринимательства, осуществляющего инвестиционные вложения и занимающийся производством и (или) переработкой сельскохозяйственной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП "Даму"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3446,51 +3327,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление государственных грантов для реализации новых бизнес-идей</w:t>
+Кредитование проектов в сфере АПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3528,133 +3409,133 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Постановление</w:t>
-[...81 lines deleted...]
-МНЭ РК</w:t>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 31 августа 2023 года № 322 "Об утверждении Правил кредитования проектов в сфере агропромышленного комплекса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33364)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физические и юридические лица, осуществляющие деятельность в АПК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3723,51 +3604,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подведение инженерной инфраструктуры</w:t>
+Программа форвардного закупа сельскохозяйственной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3794,180 +3675,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...92 lines deleted...]
-МНЭ РК</w:t>
+              <w:t xml:space="preserve">
+Внутренние нормативные документы оператора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическое или юридическое лицо, занимающееся производством сельскохозяйственной продукции, в том числе посредством создания простого товарищества/консорциума</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "НК "Продовольственная контрактная корпорация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4000,51 +3861,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гарантирование по облигациям, выпущенным субъектами предпринимательства</w:t>
+Субсидирование развития производства приоритетных культур, в том числе многолетних насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4082,169 +3943,169 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Постановление</w:t>
-[...81 lines deleted...]
-МНЭ РК</w:t>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 марта 2020 года № 107 "Об утверждении Правил субсидирования повышения урожайности и качества продукции растениеводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20209)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сельхозтоваропроизводители или сельхозкооперативы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП "Даму"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4277,51 +4138,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление инвестиционных грантов "Бәсекеге қабілеттілік", направленных на повышение конкурентоспособности субъектов малого бизнеса</w:t>
+Субсидирование развития семеноводства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4349,143 +4210,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...91 lines deleted...]
-МНЭ РК</w:t>
+Приказ Министра сельского хозяйства Республики Казахстан от 30 марта 2020 года № 107 "Об утверждении Правил субсидирования повышения урожайности и качества продукции растениеводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20209)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оригинаторы, элитсемхозы, семхозы, реализаторы, сельхозтоваропроизводители или сельхозкооперативы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4554,51 +4395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Межбанковское кредитование АО "Банк развития Казахстана" и АО "ФРП "Даму" для финансирования субъектов предпринимательства в обрабатывающей промышленности через БВУ (3 транша)</w:t>
+Субсидирование стоимости удобрений (за исключением органических)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4611,300 +4452,174 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Финансовый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="5"/>
-[...212 lines deleted...]
-МНЭ РК</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ Министра сельского хозяйства Республики Казахстан от 30 марта 2020 года № 107 "Об утверждении Правил субсидирования повышения урожайности и качества продукции растениеводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20209)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сельхозтоваропроизводители или сельхозкооперативы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Банк развития Казахстана", АО "ФРП "Даму"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4922,86 +4637,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="6"/>
-[...34 lines deleted...]
-"Ауыл аманаты")</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субсидирование стоимости пестицидов, биоагентов (энтомофагов), предназначенных для проведения обработки против вредных и особо опасных вредных организмов с численностью выше экономического порога вредоносности и карантинных объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5029,263 +4724,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
-[...54 lines deleted...]
-              <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лица, самостоятельно осуществляющие деятельность по производству (реализации) товаров, выполнению работ и оказанию услуг с целью извлечения дохода без государственной регистрации в качестве индивидуального предпринимателя, и (или) бездействующие индивидуальные предприниматели; лица, осуществляющие неоплачиваемую деятельность в семейном предпринимательстве;</w:t>
-[...109 lines deleted...]
-МНЭ РК</w:t>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 марта 2020 года № 107 "Об утверждении Правил субсидирования повышения урожайности и качества продукции растениеводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20209)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сельхозтоваропроизводители или сельхозкооперативы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СПК</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5318,51 +4929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование повышения продуктивности и качества продукции аквакультуры, а также развития племенного рыбоводства</w:t>
+Субсидирование затрат ревизионных союзов сельскохозяйственных кооперативов на проведение внутреннего аудита сельскохозяйственных кооперативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5410,87 +5021,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра экологии, геологии и природных ресурсов Республики Казахстан от 24 мая 2022 года № 180 "Об утверждении Правил субсидирования повышения продуктивности и качества продукции аквакультуры (рыбоводства), а также развития племенного рыбоводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28188)</w:t>
-[...35 lines deleted...]
-Физическое или юридическое лицо, занимающееся аквакультурой (рыбоводством)</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 8 декабря 2015 года № 1-1/1069 "Об утверждении Правил субсидирования затрат ревизионных союзов сельскохозяйственных кооперативов на проведение внутреннего аудита сельскохозяйственных кооперативов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12677)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревизионный союз сельскохозяйственных кооперативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5595,51 +5206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование по возмещению части расходов, понесенных субъектом рыбного хозяйства, при инвестиционных вложениях</w:t>
+Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5687,123 +5298,123 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра экологии, геологии и природных ресурсов Республики Казахстан от 14 июня 2022 года № 219 "Об утверждении Правил субсидирования по возмещению части расходов, понесенных субъектом рыбного хозяйства, при инвестиционных вложениях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28450)</w:t>
-[...71 lines deleted...]
-МСХ РК</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 6 ноября 2024 года № 372 "Об утверждении Правил субсидирования части расходов, понесенных при подтверждении соответствия производства органической продукции" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35345)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производители органической продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МСХ РК </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5872,51 +5483,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование затрат перерабатывающих предприятий на закуп сельскохозяйственной продукции для производства продуктов ее глубокой переработки</w:t>
+Субсидирование в рамках гарантирования и страхования займов субъектов АПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5964,87 +5575,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 26 ноября 2014 года № 3-2/615 "Об утверждении Правил субсидирования затрат перерабатывающих предприятий на закуп сельскохозяйственной продукции для производства продуктов ее глубокой переработки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10087)</w:t>
-[...35 lines deleted...]
-Перерабатывающие предприятия, осуществляющие закуп сельскохозяйственной продукции для производства продуктов ее глубокой переработки</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 9-1/71 "Об утверждении Правил субсидирования в рамках гарантирования и страхования займов субъектов агропромышленного комплекса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12183)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическое или юридическое лицо, а также ИП (в том числе крестьянское (фермерское) хозяйство), осуществляющий деятельность в АПК, заключившее с кредитором кредитный договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6072,51 +5683,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "ФРП "Даму"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6149,51 +5760,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование развития племенного животноводства, повышения продуктивности и качества продукции животноводства</w:t>
+Субсидирование страховых премий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6241,87 +5852,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 15 марта 2019 года № 108 "Об утверждении Правил субсидирования развития племенного животноводства, повышения продуктивности и качества продукции животноводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18404)</w:t>
-[...35 lines deleted...]
-Физическое или юридическое лицо, занимающееся производством сельскохозяйственной продукции; физическое или юридическое лицо, занимающееся воспроизведением животных с высоким генетическим потенциалом, их сохранением и разведением (племенное животноводство); племенной центр, дистрибьютерный центр по реализации семени и эмбрионов племенных животных, техник-осеменатор, оказывающие услуги по искусственному осеменению маточного поголовья сельскохозяйственных животных</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 19 мая 2020 года № 172 "Об утверждении Правил субсидирования страховых премий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20673)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическое или юридическое лицо, в том числе крестьянское или фермерское хозяйство, заключившее со страховщиком договор страхования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6349,51 +5960,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "Аграрная кредитная корпорация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6426,51 +6037,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование ставок вознаграждения при кредитовании, а также лизинге на приобретение сельскохозяйственных животных, техники и технологического оборудования</w:t>
+Финансирование субъектов АПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6508,117 +6119,115 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приказ</w:t>
-[...65 lines deleted...]
-(в том числе крестьянское (фермерское) хозяйство), заключившие с финансовым институтом договор займа и осуществляющие деятельность в соответствии с перечнем товаров для кредитования и финансового лизинга по приоритетным проектам в сфере производства и (или) переработки сельскохозяйственной продукции согласно приложению 1 к Правилам.</w:t>
+              <w:t>Постановление</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 июля 2006 года № 645 "О некоторых вопросах поддержки агропромышленного комплекса с участием специализированных организаций";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановлением Правительства Республики Казахстан от 30 декабря 2021 года № 960 "Об утверждении Концепции развития агропромышленного комплекса Республики Казахстан на 2021 – 2030 годы".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты АПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6631,66 +6240,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-МИО</w:t>
+          <w:bookmarkStart w:name="z38" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "КазАгроФинанс";</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>АО "Аграрная кредитная корпорация";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>НАО "НАНОЦ";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Продовольственная контрактная корпорация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6723,51 +6408,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование по возмещению части расходов, понесенных субъектом агропромышленного комплекса, при инвестиционных вложениях</w:t>
+Субсидирование купонного вознаграждения по облигациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6815,87 +6500,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 23 июля 2018 года № 317 "Об утверждении Правил субсидирования по возмещению части расходов, понесенных субъектом агропромышленного комплекса, при инвестиционных вложениях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17320)</w:t>
-[...35 lines deleted...]
-Субъект предпринимательства, осуществляющий инвестиционные вложения и занимающийся производством и (или) переработкой сельскохозяйственной продукции, основной или вторичный вид деятельности, которого относится к разделам общего классификатора видов экономической деятельности согласно перечню основного или вторичного вида деятельности для субъекта предпринимательства, осуществляющего инвестиционные вложения и занимающийся производством и (или) переработкой сельскохозяйственной продукции</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 24 декабря 2019 года № 457 "Об утверждении Правил субсидирования купонного вознаграждения по облигациям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19753)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эмитент - лицо, осуществляющее выпуск эмиссионных ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6923,51 +6608,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7000,51 +6685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредитование проектов в сфере агропромышленного комплекса</w:t>
+Прямое субсидирование ставки вознаграждения финансового института</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7092,87 +6777,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 31 августа 2023 года № 322 "Об утверждении Правил кредитования проектов в сфере агропромышленного комплекса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33364)</w:t>
-[...35 lines deleted...]
-Физические и юридические лица, осуществляющие деятельность в агропромышленном комплексе</w:t>
+              <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 26 октября 2018 года № 436 "Об утверждении Правил субсидирования ставок вознаграждения при кредитовании субъектов агропромышленного комплекса, а также лизинге на приобретение сельскохозяйственных животных, техники и технологического оборудования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17741)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовые институты (услугополучатели) – БВУ, кредитные организации, имеющие лицензии на право осуществления банковских операций, сто процентов голосующих акций которых прямо или косвенно принадлежат национальному управляющему холдингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7200,51 +6885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СПК</w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7277,51 +6962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа форвардного закупа сельскохозяйственной продукции</w:t>
+Программа "Свои корма"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7385,51 +7070,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Физическое или юридическое лицо, занимающееся производством сельскохозяйственной продукции, в том числе посредством создания простого товарищества/консорциума</w:t>
+Субъекты АПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7457,51 +7142,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Национальная компания "Продовольственная контрактная корпорация"</w:t>
+АО "КазАгроФинанс"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7534,51 +7219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование развития производства приоритетных культур, в том числе многолетних насаждений</w:t>
+Программа "Льготный лизинг"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7605,108 +7290,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...56 lines deleted...]
-Сельхозтоваропроизводители или сельхозкооперативы</w:t>
+              <w:t xml:space="preserve">
+Внутренние нормативные документы оператора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты АПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7734,51 +7399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "КазАгроФинанс"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7811,51 +7476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование развития семеноводства</w:t>
+Субсидирования стоимости услуг по подаче воды в области аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7903,87 +7568,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 марта 2020 года № 107 "Об утверждении Правил субсидирования повышения урожайности и качества продукции растениеводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20209)</w:t>
-[...35 lines deleted...]
-Оригинаторы, элитсемхозы, семхозы, реализаторы, сельхозтоваропроизводители или сельхозкооперативы</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 октября 2025 года № 406. "Об утверждении Правил субсидирования стоимости услуг по подаче воды в области аквакультуры" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 37294)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическое и (или) юридическое лицо, занимающееся с разведением, содержанием и (или) выращиванием объектов аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8088,51 +7753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование стоимости удобрений (за исключением органических)</w:t>
+Субсидирование расходов национальной компании в сфере АПК, связанных с перевозкой зерна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8180,87 +7845,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 марта 2020 года № 107 "Об утверждении Правил субсидирования повышения урожайности и качества продукции растениеводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20209)</w:t>
-[...35 lines deleted...]
-Сельхозтоваропроизводители или сельхозкооперативы</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 3 марта 2025 года № 67 "Об утверждении Правил выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна, и Правил субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35770)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Продовольственная контрактная корпорация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8288,51 +7953,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8365,51 +8030,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование стоимости пестицидов, биоагентов (энтомофагов), предназначенных для проведения обработки против вредных и особо опасных вредных организмов с численностью выше экономического порога вредоносности и карантинных объектов</w:t>
+Выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8437,107 +8102,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...55 lines deleted...]
-Сельхозтоваропроизводители или сельхозкооперативы</w:t>
+Приказ Министра сельского хозяйства Республики Казахстан от 3 марта 2025 года № 67 "Об утверждении Правил выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна, и Правил субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35770)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+физические или юридические лица, осуществляющие перевозку зерна с территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8565,51 +8210,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "НК "Продовольственная контрактная корпорация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8642,51 +8287,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование затрат ревизионных союзов сельскохозяйственных кооперативов на проведение внутреннего аудита сельскохозяйственных кооперативов</w:t>
+Субсидирование ставок вознаграждения по кредитным и лизинговым обязательствам в рамках направления по финансовому оздоровлению субъектов АПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8734,87 +8379,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 8 декабря 2015 года № 1-1/1069 "Об утверждении Правил субсидирования затрат ревизионных союзов сельскохозяйственных кооперативов на проведение внутреннего аудита сельскохозяйственных кооперативов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12677)</w:t>
-[...35 lines deleted...]
-Ревизионный союз сельскохозяйственных кооперативов</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 5 мая 2016 года № 205 "Об утверждении Правил субсидирования ставок вознаграждения по кредитным и лизинговым обязательствам в рамках направления по финансовому оздоровлению субъектов агпромышленного комплекса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13876)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты АПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8919,51 +8564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции</w:t>
+Возмещение расходов АО "НК "Продовольственная контрактная корпорация" по хранению резервного запаса зерна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8991,107 +8636,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...55 lines deleted...]
-Производители органической продукции</w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Продовольственная контрактная корпорация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9119,51 +8744,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "НК "Продовольственная контрактная корпорация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9196,51 +8821,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование в рамках гарантирования и страхования займов субъектов агропромышленного комплекса</w:t>
+Субсидирование возмещения расходов, понесенных национальной компанией в сфере АПК при реализации продовольственного зерна для регулирующего воздействия на внутренний рынок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9288,107 +8913,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 9-1/71 "Об утверждении Правил субсидирования в рамках гарантирования и страхования займов субъектов агропромышленного комплекса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12183)</w:t>
-[...55 lines deleted...]
-(в том числе крестьянское (фермерское) хозяйство), осуществляющий деятельность в агропромышленном комплексе, заключившее с кредитором кредитный договор</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 21 июня 2022 года № 199 "Об утверждении Правил субсидирования возмещения расходов, понесенных национальной компанией в сфере агропромышленного комплекса при реализации продовольственного зерна для регулирующего воздействия на внутренний рынок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28554)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "Национальная компания "Продовольственная контрактная корпорация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9416,51 +9021,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП "Даму"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9493,51 +9098,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование страховых премий</w:t>
+Распределение объемов нефтепродуктов для производителей сельскохозяйственной продукции в периоды весенне-полевых и уборочных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9585,87 +9190,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 19 мая 2020 года № 172 "Об утверждении Правил субсидирования страховых премий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20673)</w:t>
-[...35 lines deleted...]
-Физическое или юридическое лицо, в том числе крестьянское или фермерское хозяйство, заключившее со страховщиком договор страхования</w:t>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 13 апреля 2023 года № 137 "Об утверждении Правил определения региональных операторов распределения нефтепродуктов на сельскохозяйственные работы, а также Правил формирования и распределения объемов нефтепродуктов для производителей сельскохозяйственной продукции в периоды весенне-полевых и уборочных работ" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32300)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9693,51 +9298,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Аграрная кредитная корпорация"</w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9770,51 +9375,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Финансирование для проведения мероприятий по весенне-полевым и уборочным работам субъектов агропромышленного комплекса</w:t>
+Предоставление микрокредитов молодежи на льготных условиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9852,187 +9457,169 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Постановление</w:t>
-[...99 lines deleted...]
-МСХ РК</w:t>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 272 "Об утверждении Правил организации и финансирования мер по содействию предпринимательской инициативе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32956) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молодежь, зарегистрированная в качестве ИП, срок регистрации в качестве ИП в налоговых органах в соответствии с налоговым законодательством Республики Казахстан на момент обращения к Поверенному (агенту) за микрокредитом составляет менее пяти лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТСЗН РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Аграрная кредитная корпорация"</w:t>
+Поверенный агент, определяемый МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10065,51 +9652,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование купонного вознаграждения по облигациям</w:t>
+Предоставление грантов на реализацию новых бизнес-идей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10137,179 +9724,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...91 lines deleted...]
-МСХ РК</w:t>
+Приказ Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 272 "Об утверждении Правил организации и финансирования мер по содействию предпринимательской инициативе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32956)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Социально уязвимые группы населения при условии их регистрации до подачи заявления на выдачу гранта в качестве безработного или ИП, срок государственной регистрации которого в качестве ИП составляет менее 3 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТСЗН РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МСХ РК</w:t>
+Центр трудовой мобильности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10342,51 +9909,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прямое субсидирование ставки вознаграждения финансового института</w:t>
+Субсидирование рабочих мест и субсидирования заработной платы лиц, трудоустроенных на субсидируемые рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10434,159 +10001,159 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 26 октября 2018 года № 436 "Об утверждении Правил субсидирования ставок вознаграждения при кредитовании субъектов агропромышленного комплекса, а также лизинге на приобретение сельскохозяйственных животных, техники и технологического оборудования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за №17741)</w:t>
-[...71 lines deleted...]
-МСХ РК</w:t>
+              <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 275 "Об утверждении Правил организации субсидируемых рабочих мест и субсидирования заработной платы лиц, трудоустроенных на субсидируемые рабочие места" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32959)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТСЗН РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+МТСЗН РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10604,86 +10171,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="10"/>
-[...34 lines deleted...]
-"Свои корма"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субсидирование убытков операторов сельской связи по предоставлению универсальных услуг связи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10711,159 +10258,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние нормативные документы оператора</w:t>
-[...71 lines deleted...]
-МСХ РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра информации и коммуникаций Республики Казахстан от 20 октября 2016 года № 215 "Об утверждении Правил регулирования предельного уровня цен на субсидируемые универсальные услуги связи, оказываемые в сельских населенных пунктах" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14530)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператор связи, оказывающий услуги связи, на которого в соответствии с законодательством Республики Казахстан возложена обязанность по оказанию универсальных услуг связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИИЦР РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО КазАгроФинанс</w:t>
+Комитет телекоммуникаций МИИЦР РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10881,86 +10448,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="11"/>
-[...34 lines deleted...]
-"Льготный лизинг"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление инновационного гранта на коммерциализацию технологий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10988,159 +10535,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние нормативные документы оператора</w:t>
-[...71 lines deleted...]
-МСХ РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 1 октября 2020 года № 365/НҚ "Об утверждении Правил предоставления инновационных грантов на коммерциализацию технологий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21367)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект инновационной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИИЦР РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО КазАгроФинанс</w:t>
+АО "Национальное агентство по развитию инноваций "QazInnovations"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11173,51 +10740,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Микрокредитование бизнес-проектов в сельских населенных пунктах и малых городах</w:t>
+Предоставление инновационного гранта на технологическое развитие действующих предприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11265,319 +10832,159 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 272 "Об утверждении Правил организации и финансирования мер по содействию предпринимательской инициативе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32956)</w:t>
-[...231 lines deleted...]
-МТСЗН</w:t>
+              <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 5 октября 2020 года № 370/НҚ "Об утверждении Правил предоставления инновационных грантов на технологическое развитие действующих предприятий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21380)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юридическое лицо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИИЦР РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "Национальное агентство по развитию инноваций "QazInnovations"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11610,51 +11017,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление микрокредитов молодежи на льготных условиях</w:t>
+Предоставление инновационного гранта на технологическое развитие отрасли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11682,159 +11089,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 272 "Об утверждении Правил организации и финансирования мер по содействию предпринимательской инициативе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32956)</w:t>
-[...71 lines deleted...]
-МТСЗН РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 1 октября 2020 года № 364/НҚ "Об утверждении Правил предоставления инновационных грантов на технологическое развитие отраслей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21361)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Группа физических и (или) юридических лиц и (или) простых товариществ, реализующих инновационные проекты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИИЦР РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поверенный агент, определяемый МИО</w:t>
+АО "Национальное агентство по развитию инноваций "QazInnovations"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11867,51 +11294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление грантов на реализацию новых бизнес-идей</w:t>
+Софинансирование деятельности бизнес-инкубаторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11939,159 +11366,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 272 "Об утверждении Правил организации и финансирования мер по содействию предпринимательской инициативе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32956)</w:t>
-[...71 lines deleted...]
-МТСЗН РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 26 мая 2022 года № 187/НҚ "Об утверждении Правил оказания услуг по содействию в развитии бизнес-инкубирования, а также определения стоимости таких услуг, за исключением услуг, оказываемых международным технологическим парком "Астана Хаб" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28239)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИИЦР РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центр трудовой мобильности</w:t>
+МИИЦР РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12124,51 +11571,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование стоимости билета, включенного в туристский продукт, при воздушной перевозке несовершеннолетних пассажиров на территории Республики Казахстан</w:t>
+Подушевое нормативное финансирование творческих кружков для детей и юношества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12196,159 +11643,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра культуры и спорта Республики Казахстан от 7 декабря 2021 года № 375 "Об утверждении Правил субсидирования стоимости билета, включенного в туристский продукт, при воздушной перевозке несовершеннолетних пассажиров на территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 25724)</w:t>
-[...71 lines deleted...]
-МТС РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 28 апреля 2021 года № 123 "Об утверждении Правил подушевого нормативного финансирования творческих кружков для детей и юношества" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22643)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МКИ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12381,51 +11848,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возмещение части затрат субъектов предпринимательства при строительстве, реконструкции объектов туристской деятельности</w:t>
+Подушевое нормативное финансирование дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего образования с учетом кредитной технологии обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12453,159 +11920,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра культуры и спорта Республики Казахстан от 31 декабря 2021 года № 415 "Об утверждении Правил возмещения части затрат субъектов предпринимательства при строительстве, реконструкции объектов туристской деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26403)</w:t>
-[...71 lines deleted...]
-МТС РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 ноября 2017 года № 597 " Об утверждении Методики подушевого нормативного финансирования дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего образования с учетом кредитной технологии обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16137)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства в сфере дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "Финансовый центр"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12638,51 +12125,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возмещение части затрат по приобретению автомобильных транспортных средств вместимостью более восьми мест для сидения, исключая место водителя, субъектам предпринимательства, осуществляющим туристскую деятельность</w:t>
+Размещение государственного образовательного заказа на среднее образование в частных организациях образования с применением нормы расходов на амортизацию зданий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12710,159 +12197,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра культуры и спорта Республики Казахстан от 30 декабря 2021 года № 412 "Об утверждении Правил возмещения части затрат по приобретению автомобильных транспортных средств вместимостью более восьми мест для сидения, исключая место водителя, субъектам предпринимательства, осуществляющим туристскую деятельность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26380)</w:t>
-[...71 lines deleted...]
-МТС РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 27 августа 2022 года № 381 "Об утверждении Правил размещения государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием с учетом потребностей рынка труда, а также на дошкольное воспитание и обучение, среднее образование и дополнительное образование детей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 29323)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организации образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "Финансовый центр"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12895,51 +12402,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возмещение части затрат субъектов предпринимательства по строительству объектов придорожного сервиса</w:t>
+Финансирование проектов обрабатывающей промышленности и инфраструктуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12967,159 +12474,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра культуры и спорта Республики Казахстан от 30 декабря 2021 года № 411 "Об утверждении Правил возмещения части затрат субъектов предпринимательства по строительству объектов придорожного сервиса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26375)</w:t>
-[...71 lines deleted...]
-МТС РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Постановление</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2018 года № 846 "Об утверждении Концепции развития обрабатывающей промышленности Республики Казахстан на 2023-2029 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты промышленно-инновационной деятельности, лизинговое финансирование проектов, в том числе включенных в программу совместных действий в области международной производственной кооперации, проекты по созданию новых производств и модернизации действующих производств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "ФРП"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13152,51 +12679,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возмещение части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов</w:t>
+Субсидирование ставки вознаграждения по выдаваемым кредитам БВУ субъектам частного предпринимательства для целей жилищного строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13224,159 +12751,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра культуры и спорта Республики Казахстан от 29 декабря 2021 года № 407 "Об утверждении Правил возмещения части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26382)</w:t>
-[...71 lines deleted...]
-МТС РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 31 января 2017 года № 35 "Об утверждении Правил субсидирования ставки вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14765)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (частные застройщики)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МТС РК</w:t>
+АО "Казахстанская жилищная компания"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13409,51 +12956,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование части затрат субъектов предпринимательства на содержание санитарно-гигиенических узлов</w:t>
+Возмещение затрат на повышение компетенции работников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13481,159 +13028,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра культуры и спорта Республики Казахстан от 10 декабря 2021 года № 382 "Об утверждении Правил субсидирования части затрат субъектов предпринимательства на содержание санитарно-гигиенических узлов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 25801)</w:t>
-[...71 lines deleted...]
-МТС РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 1 июня 2022 года № 308 "Об утверждении Правил предоставления мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28320)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты промышленно-инновационной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МПС РК </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13666,51 +13233,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование затрат туроператоров в сфере въездного туризма за каждого иностранного туриста</w:t>
+Возмещение затрат на внедрение цифровых технологий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13738,159 +13305,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра культуры и спорта Республики Казахстан от 15 декабря 2021 года № 387 "Об утверждении Правил субсидирования затрат туроператоров в сфере въездного туризма за каждого иностранного туриста" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 25912)</w:t>
-[...71 lines deleted...]
-МТС РК</w:t>
+Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 1 июня 2022 года № 308 "Об утверждении Правил предоставления мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28320)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты промышленно-инновационной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МТС РК</w:t>
+АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13923,51 +13490,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование части ставки вознаграждения, а также гарантирование недостающего залогового обеспечения по кредитам</w:t>
+Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению отечественных обработанных товаров, работ и услуг на внутренний рынок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13995,159 +13562,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра торговли и интеграции Республики Казахстан от 21 июня 2024 года № 262-НҚ "Об утверждении Правил оказания субъектам внутренней торговли мер государственной поддержки частного предпринимательства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 34543)</w:t>
-[...71 lines deleted...]
-МТИ РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 15 июня 2022 года № 342 "Об утверждении Правил оказания мер государственного стимулирования промышленности, направленных на продвижение отечественных обработанных товаров, работ и услуг на внутренний рынок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28504)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты промышленно-инновационной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП "Даму"</w:t>
+АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14180,51 +13767,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению отечественных товаров и услуг обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, перечня отечественных товаров и услуг обрабатывающей промышленности, а также информационно-коммуникационных услуг, по которым частично возмещаются затраты по их продвижению на внешние рынки</w:t>
+Возмещение затрат на совершенствование технологических процессов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14252,159 +13839,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ исполняющего обязанности Министра торговли и интеграции Республики Казахстан от 1 августа 2022 года № 314-НҚ "Об утверждении Правил возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению отечественных товаров и услуг обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, перечня отечественных товаров и услуг обрабатывающей промышленности, а также информационно-коммуникационных услуг, по которым частично возмещаются затраты по их продвижению на внешние рынки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28994)</w:t>
-[...71 lines deleted...]
-МТИ РК</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 1 июня 2022 года № 308 "Об утверждении Правил предоставления мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28320)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты промышленно-инновационной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Центр развития торговой политики "QazTrade"</w:t>
+АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14437,51 +14044,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям отечественных высокотехнологичных товаров и услуг обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана</w:t>
+Возмещение затрат на повышение эффективности организации производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14509,159 +14116,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Заместителя Премьер-Министра – Министра торговли и интеграции Республики Казахстан от 30 сентября 2022 года №389-НҚ "Об утверждении Правил субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям отечественных высокотехнологичных товаров и услуг обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана, с учетом принятых международных обязательств, перечня отечественных высокотехнологичных товаров и услуг обрабатывающей промышленности для целей субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям отечественных высокотехнологичных товаров и услуг обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 29930)</w:t>
-[...71 lines deleted...]
-МТИ РК</w:t>
+Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 1 июня 2022 года № 308 "Об утверждении Правил предоставления мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28320)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты промышленно-инновационной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП "Даму"</w:t>
+АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14694,51 +14301,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспортное торговое финансирование, предэкспортное финансирование, страхование, перестрахование, гарантирование и субсидирование сделок по продвижению несырьевого экспорта</w:t>
+Финансирование экспортных (предэкспортных) операций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14751,194 +14358,174 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Финансовый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="13"/>
-[...106 lines deleted...]
-МТИ РК</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Внутренние нормативные документы оператора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты среднего и крупного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Экспортно-кредитное агентство Казахстана"</w:t>
+АО "Банк развития Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14971,51 +14558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование убытков операторов сельской связи по предоставлению универсальных услуг связи</w:t>
+Долевое и мезонинное финансирование предприятий обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15042,160 +14629,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-МЦРИАП РК</w:t>
+              <w:t xml:space="preserve">
+Внутренние нормативные документы оператора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет телекоммуникаций</w:t>
+АО "Qazaqstan Investment Corporation"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15228,51 +14815,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление инновационного гранта на коммерциализацию технологий</w:t>
+Создание малых промышленных зон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15299,160 +14886,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-МЦРИАП РК</w:t>
+              <w:t xml:space="preserve">
+Внутренние нормативные документы оператора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СПК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальное агентство по развитию инноваций "QazInnovations"</w:t>
+АО "ФРП"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15485,51 +15072,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление инновационного гранта на технологическое развитие действующих предприятий</w:t>
+Финансирование инвестиционных проектов (в т.ч. софинансирование, синдицированое, мезонинное, проектное финансирование, предоставление банковских гарантий, поручительств и иных обязательств за третьих лиц)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15556,160 +15143,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-МЦРИАП РК</w:t>
+              <w:t xml:space="preserve">
+Внутренние нормативные документы оператора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты среднего и крупного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК, МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальное агентство по развитию инноваций "QazInnovations"</w:t>
+АО "Банк развития Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15742,51 +15329,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление инновационного гранта на технологическое развитие отрасли</w:t>
+Субсидии для возмещения части ставки вознаграждения по ипотечным жилищным займам, выданным БВУ населению, через субъектов квазигосударственного сектора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15814,159 +15401,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 1 октября 2020 года № 364/НҚ "Об утверждении Правил предоставления инновационных грантов на технологическое развитие отраслей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21361)</w:t>
-[...71 lines deleted...]
-МЦРИАП РК</w:t>
+Приказ Министра национальной экономики Республики Казахстан от 31 января 2017 года № 34 "Об утверждении Правил субсидирования части ставки вознаграждения по ипотечным жилищным займам через субъекты квазигосударственного сектора и методики расчета стоимости услуг субъекта квазигосударственного сектора" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14764)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальное агентство по развитию инноваций "QazInnovations"</w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15999,51 +15586,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Финансирование проектов обрабатывающей промышленности</w:t>
+Субсидирование затрат работодателей, построивших арендное жилище в селе, поселке, сельском округе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16071,87 +15658,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние нормативные документы оператора</w:t>
-[...35 lines deleted...]
-Субъекты промышленно-инновационной деятельности, лизинговое финансирование проектов, в том числе включенных в программу совместных действий в области международной производственной кооперации, проекты по созданию новых производств и модернизации действующих производств</w:t>
+Приказ Министра промышленности и строительства Республики Казахстан от 4 января 2024 года № 4 "Об утверждении Правил субсидирования затрат работодателей, построивших арендное жилище в селе, поселке, сельском округе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33885)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16179,51 +15766,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП"</w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16256,51 +15843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование ставки вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства</w:t>
+Субсидирование части ставки вознаграждения, а также гарантирование недостающего залогового обеспечения по кредитам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16328,159 +15915,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра национальной экономики Республики Казахстан от 31 января 2017 года № 35 "Об утверждении Правил субсидирования ставки вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14765)</w:t>
-[...71 lines deleted...]
-МПС РК</w:t>
+Приказ Министра торговли и интеграции Республики Казахстан от 21 июня 2024 года № 262-НҚ "Об утверждении Правил оказания субъектам внутренней торговли мер государственной поддержки частного предпринимательства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 34543)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты внутренней торговли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТИ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Казахстанская жилищная компания"</w:t>
+АО "ФРП "Даму"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16513,51 +16100,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возмещение затрат на повышение компетенции работников</w:t>
+Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению отечественных товаров и услуг обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16585,159 +16172,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 1 июня 2022 года № 308 "Об утверждении Правил предоставления мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28320)</w:t>
-[...71 lines deleted...]
-МПС РК</w:t>
+Приказ исполняющего обязанности Министра торговли и интеграции Республики Казахстан от 1 августа 2022 года № 314-НҚ "Об утверждении Правил возмещения части затрат субъектов промышленно-инновационной деятельности по продвижению отечественных товаров и услуг обрабатывающей промышленности, а также информационно-коммуникационных услуг на внешние рынки в рамках принятых международных обязательств, перечня отечественных товаров и услуг обрабатывающей промышленности, а также информационно-коммуникационных услуг, по которым частично возмещаются затраты по их продвижению на внешние рынки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28994)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отечественные производители продукции обрабатывающей промышленности и услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТИ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
+АО "Центр развития торговой политики "QazTrade"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16770,51 +16357,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возмещение затрат на внедрение цифровых технологий</w:t>
+Субсидирование ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам БВУ, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана, с учетом принятых международных обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16842,159 +16429,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 1 июня 2022 года № 308 "Об утверждении Правил предоставления мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28320)</w:t>
-[...71 lines deleted...]
-МПС РК</w:t>
+Приказ Заместителя Премьер-Министра - Министра торговли и интеграции Республики Казахстан от 30 сентября 2022 года № 389-НҚ "Об утверждении Правил субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана, с учетом принятых международных обязательств, перечня высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности для целей субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за №29930)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТИ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
+АО "ФРП "Даму"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17027,51 +16614,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению отечественных обработанных товаров, работ и услуг на внутренний рынок</w:t>
+Субсидирование стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17084,194 +16671,174 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Финансовый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z45" w:id="14"/>
-[...106 lines deleted...]
-МПС РК</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ Министра водных ресурсов и ирригации Республики Казахстан от 24 июня 2025 года № 147-НҚ "Об утверждении Правил субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 36333)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сельхозтоваропроизводители или сельхозкооперативы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВРИ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17304,51 +16871,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возмещение затрат на совершенствование технологических процессов</w:t>
+Субсидирование по возмещению части расходов, понесенным товаропроизводителем при инвестиционных вложениях, направленных на внедрение водосберегающих технологий орошения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17376,159 +16943,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 1 июня 2022 года № 308 "Об утверждении Правил предоставления мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28320)</w:t>
-[...71 lines deleted...]
-МПС РК</w:t>
+Приказ исполняющего обязанности Министра водных ресурсов и ирригации Республики Казахстан от 26 июня 2025 года № 153-НҚ "Об утверждении Правил субсидирования части расходов, понесенных сельскохозяйственным товаропроизводителем при инвестиционных вложениях, направленных на внедрение водосберегающих технологий орошения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 36343)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельхозтоваропроизводители</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВРИ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17561,51 +17128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возмещение затрат на повышение эффективности организации производства</w:t>
+Заключение инвестиционного контракта на реализацию инвестиционного проекта, предусматривающего осуществление инвестиций и предоставление инвестиционных преференций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17633,159 +17200,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 1 июня 2022 года № 308 "Об утверждении Правил предоставления мер государственного стимулирования промышленности, направленных на повышение производительности труда субъектов промышленно-инновационной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28320)</w:t>
-[...71 lines deleted...]
-МПС РК</w:t>
+Приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2015 года № 1281 "Об утверждении Правил приема, регистрации и рассмотрения заявки на предоставление инвестиционных преференций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12780)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИД РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
+МИД РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17818,51 +17385,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление промышленных грантов</w:t>
+Субсидирование ставок вознаграждения при кредитовании и финансовом лизинге на приобретение вагонов и локомотивов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17890,159 +17457,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 12 июля 2022 года № 403 "Об утверждении Правил предоставления промышленных грантов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28797)</w:t>
-[...71 lines deleted...]
-МПС РК</w:t>
+Приказ Министра по инвестициям и развитию Республики Казахстан от 16 июня 2016 года № 497 "Об утверждении Правил субсидирования ставок вознаграждения при кредитовании и финансовом лизинге на приобретение вагонов и локомотивов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-АО "Казахстанский центр индустрии и экспорта "QazIndustry"</w:t>
+          <w:bookmarkStart w:name="z41" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МТ РК, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "ФРП", БВУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18075,51 +17662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Финансирование экспортных (предэкспортных) операций</w:t>
+Субсидирование расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18147,159 +17734,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние нормативные документы оператора</w:t>
-[...71 lines deleted...]
-МПС РК</w:t>
+Приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 166 "Об утверждении Правил долгосрочного субсидирования расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11540)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Банк развития Казахстана"</w:t>
+МТ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18332,51 +17919,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Долевое и мезонинное финансирование предприятий обрабатывающей промышленности</w:t>
+Субсидирование регулярных авиаперевозок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18404,51 +17991,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние нормативные документы оператора</w:t>
+Постановление Правительства Республики Казахстан от 31 декабря 2010 года № 1511 "Об утверждении Правил субсидирования авиамаршрутов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18476,87 +18063,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МПС РК</w:t>
+МТ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-АО "Qazaqstan Investment Corporation"</w:t>
+              <w:t xml:space="preserve">
+Комитет гражданской авиации МТ РК, МИО </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18589,51 +18176,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Создание малых промышленных зон</w:t>
+Субсидирование стоимости билета, включенного в туристский продукт, при воздушной перевозке несовершеннолетних пассажиров на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18661,159 +18248,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние нормативные документы оператора</w:t>
-[...71 lines deleted...]
-МПС РК</w:t>
+Приказ Министра культуры и спорта Республики Казахстан от 7 декабря 2021 года № 375 "Об утверждении Правил субсидирования стоимости билета, включенного в туристский продукт, при воздушной перевозке несовершеннолетних пассажиров на территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 25724)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическое или юридическое лицо, осуществляющее туристскую операторскую деятельность, туристскую операторскую деятельность в сфере внутреннего, въездного или выездного туризма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП"</w:t>
+АО "НК "Kazakh Tourism"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18846,51 +18433,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Финансирование инвестиционных проектов (в т.ч. софинансирование, синдицированое, мезонинное, проектное финансирование, предоставление банковских гарантий, поручительств и иных обязательств за третьих лиц)</w:t>
+Возмещение части затрат субъектов предпринимательства при строительстве, реконструкции объектов туристской деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18918,159 +18505,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние нормативные документы оператора</w:t>
-[...71 lines deleted...]
-МПС РК, МТС РК</w:t>
+Приказ Министра культуры и спорта Республики Казахстан от 31 декабря 2021 года № 415 "Об утверждении Правил возмещения части затрат субъектов предпринимательства при строительстве, реконструкции объектов туристской деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26403)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Банк развития Казахстана"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19103,51 +18690,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям</w:t>
+Возмещение части затрат по приобретению автомобильных транспортных средств вместимостью более восьми мест для сидения, исключая место водителя, субъектам предпринимательства, осуществляющим туристскую деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19175,123 +18762,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра сельского хозяйства Республики Казахстан от 30 июня 2015 года № 6-3/597 "Об утверждении Правил субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12714)</w:t>
-[...71 lines deleted...]
-МВРИ РК</w:t>
+Приказ Министра культуры и спорта Республики Казахстан от 30 декабря 2021 года № 412 "Об утверждении Правил возмещения части затрат по приобретению автомобильных транспортных средств вместимостью более восьми мест для сидения, исключая место водителя, субъектам предпринимательства, осуществляющим туристскую деятельность" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26380)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19360,51 +18947,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование по возмещению части расходов, понесенным товаропроизводителем при инвестиционных вложениях, направленных на внедрение водосберегающих технологий орошения</w:t>
+Возмещение части затрат субъектов предпринимательства по строительству объектов придорожного сервиса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19432,123 +19019,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 23 июля 2018 года № 317 "Об утверждении Правил субсидирования по возмещению части расходов, понесенных субъектом агропромышленного комплекса, при инвестиционных вложениях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17320)</w:t>
-[...71 lines deleted...]
-МВРИ РК</w:t>
+Приказ Министра культуры и спорта Республики Казахстан от 30 декабря 2021 года № 411 "Об утверждении Правил возмещения части затрат субъектов предпринимательства по строительству объектов придорожного сервиса" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26375)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19617,51 +19204,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование ставок вознаграждения при кредитовании и финансовом лизинге на приобретение вагонов и локомотивов</w:t>
+Возмещение части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19689,177 +19276,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ Министра по инвестициям и развитию Республики Казахстан от 16 июня 2016 года № 497 "Об утверждении Правил субсидирования ставок вознаграждения при кредитовании и финансовом лизинге на приобретение вагонов и локомотивов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14002)</w:t>
-[...71 lines deleted...]
-МТ РК</w:t>
+Приказ Министра культуры и спорта Республики Казахстан от 29 декабря 2021 года № 407 "Об утверждении Правил возмещения части затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 26382)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МТ РК,</w:t>
-[...17 lines deleted...]
-АО "ФРП", БВУ</w:t>
+МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19892,51 +19461,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям</w:t>
+Субсидирование части затрат субъектов предпринимательства на содержание санитарно-гигиенических узлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19964,159 +19533,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 166 "Об утверждении Правил долгосрочного субсидирования расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11540)</w:t>
-[...71 lines deleted...]
-МТ РК</w:t>
+Приказ Министра культуры и спорта Республики Казахстан от 10 декабря 2021 года № 382 "Об утверждении Правил субсидирования части затрат субъектов предпринимательства на содержание санитарно-гигиенических узлов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 25801)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МТ РК</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20149,51 +19718,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование регулярных авиаперевозок</w:t>
+Субсидирование затрат туроператоров в сфере въездного туризма за каждого иностранного туриста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20221,159 +19790,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Постановление Правительства Республики Казахстан от 31 декабря 2010 года № 1511 "Об утверждении Правил субсидирования авиамаршрутов"</w:t>
-[...71 lines deleted...]
-МТ РК</w:t>
+Приказ Министра культуры и спорта Республики Казахстан от 15 декабря 2021 года № 387 "Об утверждении Правил субсидирования затрат туроператоров в сфере въездного туризма за каждого иностранного туриста" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 25912)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическое или юридическое лицо, осуществляющее туристскую операторскую деятельность, туристскую операторскую деятельность в сфере внутреннего, въездного или выездного туризма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет гражданской авиации, МИО</w:t>
+МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20406,51 +19975,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование авиационного топлива для приоритетных международных авиамаршрутов</w:t>
+Подушевое нормативное финансирование спортивных секций для детей и юношества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20478,51 +20047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Постановление Правительства Республики Казахстан от 10 сентября 2019 года № 675 "Об утверждении Правил субсидирования авиационного топлива для приоритетных международных авиамаршрутов"</w:t>
+Приказ Министра культуры и спорта Республики Казахстан от 27 апреля 2021 года № 121 "Об утверждении правил подушевого нормативного финансирования спортивных секций для детей и юношества" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22637)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20550,87 +20119,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МТ РК</w:t>
+МИО, МТС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "КазМунайГаз- Аэро"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20663,51 +20232,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирования аэропортов, находящихся в коммунальной собственности, не обеспечивающих достаточный уровень доходов для покрытия операционных затрат с пассажиропотоком менее двухсот тысяч пассажиров в год</w:t>
+Субсидирование субъектов малого, в том числе микропредпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20734,160 +20303,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-МТ РК</w:t>
+              <w:t xml:space="preserve">
+Постановление Правительства Республики Казахстан от 17 сентября 2024 года № 754 "О некоторых мерах государственной поддержки частного предпринимательства" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты малого, в том числе микропредпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "ФРП "Даму"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20920,51 +20489,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субсидирование ставок купонного вознаграждения по облигациям перевозчика, выпущенным в целях развития магистральной железнодорожной сети и подвижного состава железнодорожного транспорт</w:t>
+Гарантирование в рамках гарантийных фондов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20992,51 +20561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 27 марта 2020 года № 158 "Об утверждении Правил субсидирования ставок купонного вознаграждения по облигациям перевозчика, выпущенным в целях развития магистральной железнодорожной сети и подвижного состава железнодорожного транспорта" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20185)</w:t>
+Постановление Правительства Республики Казахстан от 17 сентября 2024 года № 754 "О некоторых мерах государственной поддержки частного предпринимательства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21064,87 +20633,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МТ РК</w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НК "Қазақстан темір жолы"</w:t>
+АО "ФРП "Даму"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21177,51 +20746,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа "Сделано в Казахстане"</w:t>
+Предоставление государственных грантов для реализации новых бизнес-идей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21249,159 +20818,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние нормативные документы оператора</w:t>
-[...71 lines deleted...]
-АО "НУХ "Байтерек"</w:t>
+Постановление Правительства Республики Казахстан от 17 сентября 2024 года № 754 "О некоторых мерах государственной поддержки частного предпринимательства"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты социального предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО КазАгроФинанс</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21434,51 +21003,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа кредитования "АгроБизнес"</w:t>
+Подведение инженерной инфраструктуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21506,159 +21075,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние нормативные документы оператора</w:t>
-[...71 lines deleted...]
-АО "НУХ "Байтерек"</w:t>
+Постановление Правительства Республики Казахстан от 17 сентября 2024 года № 754 "О некоторых мерах государственной поддержки частного предпринимательства"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты МСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Аграрная кредитная корпорация"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21691,51 +21260,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа кредитования "Іскер"</w:t>
+Межбанковское кредитование АО "Банк развития Казахстана" и АО "ФРП "Даму" для финансирования субъектов предпринимательства в обрабатывающей промышленности через БВУ (3 транша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21748,174 +21317,194 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Финансовый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-АО "НУХ "Байтерек"</w:t>
+          <w:bookmarkStart w:name="z42" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 14 апреля 2014 года № 354 "Об утверждении Плана совместных действий Правительства Республики Казахстан и Национального Банка Республики Казахстан по обеспечению финансирования проектов малого и среднего предпринимательства в обрабатывающей промышленности";</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Постановление Правительства Республики Казахстан от 11 марта 2015 года № 124 "Об утверждении Плана совместных действий Правительства Республики Казахстан и Национального Банка Республики Казахстан по обеспечению финансирования субъектов предпринимательства в обрабатывающей промышленности" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты МСП и крупного предпринимательства, реализующие проекты в обрабатывающей промышленности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Аграрная кредитная корпорация"</w:t>
+АО "Банк развития Казахстана", АО "ФРП "Даму"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21948,51 +21537,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа "Лизинг на рыночных условиях"</w:t>
+Микрокредитование в сельских населенных пунктах и малых городах (проект "Ауыл аманаты")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22020,159 +21609,263 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние нормативные документы оператора</w:t>
-[...71 lines deleted...]
-АО КазАгроФинанс</w:t>
+Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 16 июня 2025 года № 53 "Об утверждении Правил микрокредитования и лизинга в сельских населенных пунктах и малых городах" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 36280)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Безработные; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица, самостоятельно осуществляющие деятельность по производству (реализации) товаров, выполнению работ и оказанию услуг с целью извлечения дохода без государственной регистрации в качестве ИП, и (или) бездействующие ИП; лица, осуществляющие неоплачиваемую деятельность в семейном предпринимательстве;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица, самостоятельно осуществляющие деятельность по производству продукции в личном подсобном хозяйстве для продажи (обмена), с доходами ниже величины прожиточного минимума;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сельскохозяйственные кооперативы, осуществляющие деятельность в соответствии с Законом Республики Казахстан "О сельскохозяйственных кооперативах";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начинающие и действующие ИП.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО КазАгроФинанс</w:t>
+СПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22205,51 +21898,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа "Льготный лизинг"</w:t>
+Субсидирование части ставки вознаграждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22277,159 +21970,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Постановление Правительства Республики Казахстан от 2 сентября 2021 года № 604 "Об утверждении Правил финансирования оператором расширенных обязательств производителей (импортеров) организации, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которой прямо или косвенно принадлежат государству и (или) национальному управляющему холдингу, для дальнейшего финансирования проектов в обрабатывающей отрасли, направленных на улучшение состояния окружающей среды"</w:t>
-[...71 lines deleted...]
-Оператор расширенных обязательств производителей</w:t>
+Постановление Правительства Республики Казахстан от 30 декабря 2025 года № 1176 "Об утверждении Единой программы поддержки малого бизнеса "Іскер аймақ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты малого, в том числе микропредпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО КазАгроФинанс</w:t>
+АО "ФРП "Даму"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22462,231 +22155,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лизинговое финансирование на обновление/модернизацию автомобилей и специальной техники; обновление парка сельскохозяйственной техники и автобусов (нового финансирования нет, револьверное финансирование)</w:t>
-[...143 lines deleted...]
-МПС РК</w:t>
+Предоставление инфраструктурной поддержки субъектам малого предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 30 декабря 2025 года № 1176 "Об утверждении Единой программы поддержки малого бизнеса "Іскер аймақ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты малого, в том числе микропредпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22719,231 +22412,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лизинговое финансирование на обновление парка автотранспортных средств, участвующих в грузовых перевозках.</w:t>
-[...143 lines deleted...]
-МПС РК</w:t>
+Льготное финансирование "Өрлеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Внутренние нормативные документы оператора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты малого, в том числе микропредпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП"</w:t>
+АО "ФРП "Даму"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22976,231 +22669,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лизинговое финансирование на автотранспортные средства, автотехнику специального назначения, за исключением сельскохозяйственной техники</w:t>
-[...143 lines deleted...]
-МПС РК</w:t>
+Специальный план развития предпринимательства в городе Жанаозен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 10 января 2012 года № 15 "О некоторых вопросах развития предпринимательства в городе Жанаозен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "ФРП"</w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23233,159 +22926,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Кәсіпке бағыт"</w:t>
-[...107 lines deleted...]
-Субъекты частного предпринимательства и население с предпринимательской инициативой</w:t>
+Возмещение субъектам предпринимательства с установленной мощностью электрических установок до 200 кВт путем перерасчета и (или) возврата ранее произведенной суммы за использованную электрическую энергию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 28 февраля 2025 года № 9 "Об утверждении Методики автоматического возмещения субъектам предпринимательства с установленной мощностью электрических установок до 200 кВт путем перерасчета и (или) возврата ранее произведенной суммы за использованную электрическую энергию потребителем в случае превышения энергопередающими организациями среднего показателя количества отключений на одного потребителя за один календарный год и среднего показателя продолжительности отключений на одного потребителя за один календарный год" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35767)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23413,51 +23106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НПП "Атамекен"</w:t>
+МНЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23490,231 +23183,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Кәсіпкер әйел"</w:t>
-[...143 lines deleted...]
-МНЭ РК</w:t>
+Субсидирования затрат субъектов теплоснабжения на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ исполняющего обязанности Министра энергетики Республики Казахстан от 6 декабря 2024 года № 442 "Об утверждении Правил субсидирования затрат субъектов теплоснабжения на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35454)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НПП "Атамекен"</w:t>
+МИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23747,231 +23440,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проект "Одно село – один продукт"</w:t>
-[...143 lines deleted...]
-МНЭ РК</w:t>
+Субсидирование энергопроизводящих организаций на приобретение топлива для бесперебойного проведения отопительного сезона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ Министра энергетики Республики Казахстан от 13 сентября 2017 года № 309 "Об утверждении Правил субсидирования энергопроизводящих организаций и теплопроизводящих субъектов на приобретение топлива для бесперебойного проведения отопительного сезона и убытков (долгов) энергопроизводящих организаций, сто процентов акций (долей участия в уставном капитале) которых принадлежат государству, находящихся в коммунальной собственности и осуществляющих одновременно деятельность по производству воды (дистиллята), электрической и тепловой энергии" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15903)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+энергопроизводящие организации, находящиеся в коммунальной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НПП "Атамекен"</w:t>
+МЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24004,231 +23697,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Информационно-аналитическое обеспечение предпринимателей и населения с предпринимательской инициативой</w:t>
-[...143 lines deleted...]
-МНЭ РК</w:t>
+Субсидирование строительства, реконструкции и модернизации систем теплоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ исполняющего обязанности Министра энергетики Республики Казахстан от 15 января 2025 года № 15-н/қ "Об утверждении Правил субсидирования строительства, реконструкции и модернизации систем теплоснабжения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35644)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НПП "Атамекен"</w:t>
+МЭ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24261,231 +23954,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление сервисной поддержки ведения предпринимательской деятельности</w:t>
-[...143 lines deleted...]
-МНЭ РК</w:t>
+Выплаты за сбор, транспортировку, переработку и (или) утилизацию отходов, на которые распространяются расширенные обязательства производителей (импортеров)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ Министра экологии и природных ресурсов Республики Казахстан от 27 ноября 2023 года № 332 Об утверждении Правил направления денег оператором расширенных обязательств производителей (импортеров), поступивших на его банковский счет от производителей и импортеров на организацию сбора, транспортировки, подготовки к повторному использованию, сортировки, обработки, переработки, обезвреживания и (или) утилизации отходов, образующихся после утраты потребительских свойств продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров) путем выплат" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33703)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЭПР РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НПП "Атамекен"</w:t>
+АО "Жасыл даму"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24518,231 +24211,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Деловые связи</w:t>
-[...143 lines deleted...]
-МНЭ РК</w:t>
+Страхование гражданско-правовой ответственности экспортера по срочным валютным сделкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НПП "Атамекен"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24775,231 +24468,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сарапшылар қызметі</w:t>
-[...143 lines deleted...]
-МНЭ РК</w:t>
+Страхование гражданско-правовой ответственности экспортера по облигациям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НПП "Атамекен"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25032,231 +24725,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа деловых консультационных услуг Европейского Банка Реконструкции и Развития по поддержке малого и среднего предпринимательства Республики Казахстан</w:t>
-[...143 lines deleted...]
-МНЭ РК</w:t>
+Страхование убытков Экспортера, связанных с выполнением работ/оказанием услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЕБРР</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25289,231 +24982,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обучение основам предпринимательства</w:t>
-[...143 lines deleted...]
-МТСЗН РК</w:t>
+Добровольное страхование проектного финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МТСЗН РК</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25546,231 +25239,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Конкурс по социальной ответственности бизнеса "Парыз"</w:t>
-[...143 lines deleted...]
-МТСЗН РК</w:t>
+Гарантия возврата кредита</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "Business Protocol Solutions"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25803,231 +25496,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акселерационные и инкубационные программы для развития стартап-проектов</w:t>
-[...143 lines deleted...]
-МЦРИАП РК</w:t>
+Гарантия, предоставляемая Банку в обеспечение исполнения обязательств должника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Международный технопарк IT-стартапов "Astana Hub"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26060,231 +25753,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Диагностика экспортного потенциала отечественных предприятий обрабатывающей промышленности в целях продвижения на внешние рынки (Программа экспортной акселерации)</w:t>
-[...143 lines deleted...]
-МТИ РК</w:t>
+Гарантия возврата авансового платежа по контракту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Центр развития торговой политики "QazTrade"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26317,231 +26010,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организация и проведение торговых миссий, осуществление выставочно-ярмарочной деятельности, продвижение товарных знаков отечественных производителей за рубежом и организация национальных стендов казахстанских производителей за рубежом</w:t>
-[...143 lines deleted...]
-МТИ РК</w:t>
+Гарантия исполнения обязательств по контракту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Центр развития торговой политики "QazTrade"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26574,231 +26267,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Повышение информированности потенциальных зарубежных покупателей через размещение на постоянной основе информации об отечественных производителях и их товарах, услугах за рубежом</w:t>
-[...143 lines deleted...]
-МТИ РК</w:t>
+Тендерная гарантия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Центр развития торговой политики "QazTrade"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26831,231 +26524,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оказание информационной и аналитической поддержки по вопросам развития и продвижения экспорта отечественных товаров и услуг обрабатывающей промышленности</w:t>
-[...143 lines deleted...]
-МТИ РК</w:t>
+Страхование аккредитивов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Центр развития торговой политики "QazTrade"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27088,279 +26781,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организация и проведение конкурса на соискание премии Президента Республики Казахстан "Алтын сапа"</w:t>
-[...191 lines deleted...]
-МТИ РК</w:t>
+Страхование гражданско-правовой ответственности экспортера по возврату авансовых платежей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НПП "Атамекен"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27393,327 +27038,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организация и проведение конкурса-выставки "Лучший товар Казахстана"</w:t>
-[...239 lines deleted...]
-МТИ РК</w:t>
+Страхование краткосрочной дебиторской задолженности экспортера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НПП "Атамекен"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27746,231 +27295,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственный натурный грант</w:t>
-[...143 lines deleted...]
-МИД РК</w:t>
+Страхование экспортных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Invest"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28003,231 +27552,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервисная поддержка инвесторов</w:t>
-[...143 lines deleted...]
-МИД РК</w:t>
+Добровольное страхование займа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Invest"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28260,231 +27809,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Развитие инструментов передачи знаний путем продвижения информационно-аналитического интернет-портала и Call-центра в целях увеличения охвата субъектов АПК информационно-консультационными услугами</w:t>
-[...143 lines deleted...]
-МСХ РК</w:t>
+Лизинговое финансирование приобретения автотранспортных средств и автотехники специального назначения отечественного производства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НАО "Национальный аграрный научно-образовательный центр"</w:t>
+АО "ФРП"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28517,87 +28066,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Создание, обновление и пополнение базы знаний по направлениям АПК путем создания видеороликов, анимационных фильмов, информационно-графических материалов (капитализация опыта)</w:t>
-[...35 lines deleted...]
-Нефинансовый</w:t>
+Предэкспортное финансирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28625,123 +28174,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субъекты частного предпринимательства, осуществляющие сельскохозяйственную деятельность</w:t>
-[...35 lines deleted...]
-МСХ РК</w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НАО "Национальный аграрный научно-образовательный центр"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28774,231 +28323,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение консультаций отечественными и зарубежными консультантами по проблеме субъекта АПК</w:t>
-[...143 lines deleted...]
-МСХ РК</w:t>
+Добровольное страхование финансового лизинга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НАО "Национальный аграрный научно-образовательный центр"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29031,251 +28580,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение обучающих семинаров отечественными и зарубежными консультантами по вопросам развития агропромышленного комплекса</w:t>
-[...163 lines deleted...]
-МСХ РК</w:t>
+Страхование гражданско-правовой ответственности экспортера перед финансовыми организациями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НАО "Национальный аграрный научно-образовательный центр"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29308,231 +28837,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение в онлайн-формате вебинаров с привлечением представителей отечественных экспертов</w:t>
-[...143 lines deleted...]
-МСХ РК</w:t>
+Страхование международного факторинга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НАО "Национальный аграрный научно-образовательный центр"</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29565,231 +29094,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение маркетингового анализа с определением перечня конкурентоспособных медицинских туристских продуктов Казахстана</w:t>
-[...143 lines deleted...]
-МТС РК</w:t>
+Страхование кредитной организации при финансировании иностранного контрагента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism" и ПРООН</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29822,87 +29351,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение семинаров для руководителей курортных организаций о лучших практиках в индустрии туризма, стандартов сервиса туристических областей</w:t>
-[...35 lines deleted...]
-Нефинансовый</w:t>
+Страхование инвестиций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29930,123 +29459,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Руководители курортных организаций</w:t>
-[...35 lines deleted...]
-МТС РК</w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30079,87 +29608,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Работа с представителями гостиничного бизнеса региона по реализации краткосрочного профессионального обучения по туристским профессиям путем создания учебных классов (центров) при гостиницах</w:t>
-[...35 lines deleted...]
-Нефинансовый</w:t>
+Страхование убытков финансовых организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30187,123 +29716,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Представители гостиничного бизнеса</w:t>
-[...35 lines deleted...]
-МТС РК</w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30336,231 +29865,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение семинаров и тренингов UNDP для акиматов и бизнеса в ТОП-10 и ООПТ по вопросам развития устойчивого и экологического туризма</w:t>
-[...143 lines deleted...]
-МТС РК</w:t>
+Страхование банковских гарантий, выданных иностранными банками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism" и ПРООН</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30593,231 +30122,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обучение администраторов кемпингов, специалистов, обслуживающих туристский транспорт (автодома, жилые туристские прицепы)</w:t>
-[...143 lines deleted...]
-МТС РК</w:t>
+Страхование сделок с АО "Банк Развития Казахстана", связанных с кредитованием (займами) для продвижения несырьевого экспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism" и ПРООН</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30850,231 +30379,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение семинаров и мастер-классов для гидов, экскурсоводов, работников гостиничного бизнеса и т.д. в целях обучения новым знаниям и навыкам</w:t>
-[...143 lines deleted...]
-МТС РК</w:t>
+Портфельное страхование, связанное с кредитованием (займами) для продвижения несырьевого экспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты малого или среднего бизнеса (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism" и ПРООН</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31107,231 +30636,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обучение топ-менеджмента малого и среднего предпринимательства</w:t>
-[...143 lines deleted...]
-МТС РК</w:t>
+Экспортное торговое финансирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства (Экспортеры отечественных товаров (работ, услуг) обрабатывающей промышленности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism" и ПРООН</w:t>
+АО "Экспортно-кредитное агентство Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31364,231 +30893,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Система обучения в виде тренингов и курсов по повышению квалификации в сфере туризма для руководителей туристских компаний и мест размещений</w:t>
-[...143 lines deleted...]
-МТС РК</w:t>
+Программа "Сделано в Казахстане"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты АПК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism" и ПРООН</w:t>
+АО "КазАгроФинанс"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31621,231 +31150,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Онлайн академия внутреннего туризма</w:t>
-[...143 lines deleted...]
-МТС РК</w:t>
+Лизинговое финансирование в рамках мероприятий по обновлению транспортных средств для нужд оперативных, экстренных и специальных служб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 20 декабря 2018 года № 846 "Об утверждении Концепции развития обрабатывающей промышленности Республики Казахстан на 2023 – 2029 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НИХ "Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism"</w:t>
+АО "ФРП"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31878,231 +31407,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение обучающих сессий в целях повышения качества туристских услуг в рамках продвижения программы "Знак качества"</w:t>
-[...143 lines deleted...]
-МТС РК</w:t>
+Лизинговое финансирование на обновление/модернизацию автомобилей и специальной техники; обновление парка сельскохозяйственной техники и автобусов (нового финансирования нет, револьверное финансирование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имущественный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты промышленно-инновационной деятельности, государственные учреждения, местные, центральные и государственные исполнительные органы, учреждения, государственные коммунальные предприятия на праве хозяйственного ведения и государственные казенные коммунальные предприятия Республики Казахстан, Национальный оператор по управлению автомобильными дорогами, со стопроцентным участием государства в уставном капитале, осуществляющий полномочия, субъекты частного предпринимательства.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism"</w:t>
+АО "ФРП"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32135,231 +31664,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тренинги по открытию и ведению деятельности гостевых домов</w:t>
-[...143 lines deleted...]
-МТС РК</w:t>
+Лизинговое финансирование на обновление парка автотранспортных средств, участвующих в грузовых перевозках.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имущественный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты промышленно-инновационной деятельности, государственные учреждения, местные, центральные и государственные исполнительные органы, учреждения, государственные коммунальные предприятия на праве хозяйственного ведения и государственные казенные коммунальные предприятия Республики Казахстан, Национальный оператор по управлению автомобильными дорогами, со стопроцентным участием государства в уставном капитале, осуществляющий полномочия, субъекты частного предпринимательства.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism"</w:t>
+АО "ФРП"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32391,232 +31920,232 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...144 lines deleted...]
-МТС РК</w:t>
+              <w:t xml:space="preserve">
+Лизинговое финансирование на автотранспортные средства, автотехнику специального назначения, за исключением сельскохозяйственной техники </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имущественный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние нормативные документы оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты промышленно-инновационной деятельности, государственные учреждения, местные, центральные и государственные исполнительные органы, учреждения, государственные коммунальные предприятия на праве хозяйственного ведения и государственные казенные коммунальные предприятия Республики Казахстан, Национальный оператор по управлению автомобильными дорогами, со стопроцентным участием государства в уставном капитале, осуществляющий полномочия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Национальная компания "Kazakh Tourism"</w:t>
+АО "ФРП"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32649,51 +32178,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реестр зеленых технологий и проектов</w:t>
+Проведение консультаций отечественными и зарубежными консультантами по проблеме субъекта АПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32720,160 +32249,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-МЭПР РК</w:t>
+              <w:t xml:space="preserve">
+Постановление Правительства Республики Казахстан от 7 июля 2006 года № 645 "О некоторых вопросах поддержки агропромышленного комплекса с участием специализированных организаций" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства, осуществляющие сельскохозяйственную деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-НАО "Международный центр зеленых технологий и инвестиционных проектов"</w:t>
+НАО "НАНОЦ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32906,51 +32435,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обучающие семинары по повышению квалификации в области охраны окружающей среды</w:t>
+Проведение обучающих семинаров отечественными и зарубежными консультантами по вопросам развития АПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32963,1333 +32492,9454 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефинансовый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-МЭПР РК</w:t>
+          <w:bookmarkStart w:name="z47" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 7 июля 2006 года № 645 "О некоторых вопросах поддержки агропромышленного комплекса с участием специализированных организаций";</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 30 декабря 2021 года № 960 "Об утверждении Концепции развития агропромышленного комплекса Республики Казахстан на 2021 – 2030 годы".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства, осуществляющие сельскохозяйственную деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-РГП на ПХВ "Информационно-аналитический центр охраны окружающей среды"</w:t>
+НАО "НАНОЦ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение в онлайн-формате вебинаров с привлечением представителей отечественных экспертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Постановление Правительства Республики Казахстан от 7 июля 2006 года № 645 "О некоторых вопросах поддержки агропромышленного комплекса с участием специализированных организаций" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты АПК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСХ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НАО "НАНОЦ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение основам предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 272 "Об утверждении Правил организации и финансирования мер по содействию предпринимательской инициативе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32956)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Население</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТСЗН РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТСЗН РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конкурс по социальной ответственности бизнеса "Парыз"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указ Президента Республики Казахстан "О конкурсе по социальной ответственности бизнеса "Парыз"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Социальные субъекты предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТСЗН РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Business Protocol Solutions"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акселерационные и инкубационные программы для развития стартап-проектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ Министра информации и коммуникаций Республики Казахстан от 26 сентября 2018 года № 415 "Об утверждении Правил деятельности международного технологического парка "Астана Хаб" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17437)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИИЦР РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международный технопарк IT-стартапов "Astana Hub"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация и проведение торговых миссий, осуществление выставочно-ярмарочной деятельности, продвижение товарных знаков отечественных производителей за рубежом и организация национальных стендов казахстанских производителей за рубежом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Закон Республики Казахстан "О промышленной политике"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отечественные производители продукции обрабатывающей промышленности и услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТИ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "Центр развития торговой политики "QazTrade"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание информационной и аналитической поддержки по вопросам развития и продвижения экспорта отечественных товаров и услуг обрабатывающей промышленности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Закон Республики Казахстан "О промышленной политике"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отечественные производители продукции обрабатывающей промышленности и услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТИ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "Центр развития торговой политики "QazTrade"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация и проведение конкурса на соискание премии Президента Республики Казахстан "Алтын сапа"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Закон Республики Казахстан "О Национальной палате предпринимателей Республики Казахстан";</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Указ Президента Республики Казахстан "О конкурсе на соискание премии Президента Республики Казахстан "Алтын сапа" и республиканском конкурсе-выставке "Лучший товар Казахстана";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Постановление Правительства Республики Казахстан от 31 июля 2009 года № 1167 "Об утверждении Правил оформления, представления и предварительной оценки материалов участников конкурса на соискание премии Президента Республики Казахстан "Алтын сапа" и Правил оформления, представления и предварительной экспертной оценки материалов и продукции, представляемых на региональный и республиканский конкурсы-выставки "Лучший товар Казахстана" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИП и юридические лица, занимающиеся производством товаров, оказанием услуг (за исключением производства вооружений и военной техники) на территории Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТИ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НПП "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация и проведение конкурса-выставки "Лучший товар Казахстана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Закон Республики Казахстан "О Национальной палате предпринимателей Республики Казахстан";</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Указ Президента Республики Казахстан "О конкурсе на соискание премии Президента Республики Казахстан "Алтын сапа" и республиканском конкурсе-выставке "Лучший товар Казахстана";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 31 июля 2009 года № 1167 "Об утверждении Правил оформления, представления и предварительной оценки материалов участников конкурса на соискание премии Президента Республики Казахстан "Алтын сапа" и Правил оформления, представления и предварительной экспертной оценки материалов и продукции, представляемых на региональный и республиканский конкурсы-выставки "Лучший товар Казахстана".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИП или юридическое лицо, удовлетворяющее требованиям:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) производство на территории Республики Казахстан промышленных, продовольственных товаров и продукции производственно-технического назначения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) наличие положительных результатов по обеспечению стабильно высокого уровня качества продукции и его систематического улучшения, подтвержденные организатором конкурса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТИ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НПП "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диагностика экспортного потенциала отечественных предприятий обрабатывающей промышленности в целях продвижения на внешние рынки (Программа экспортной акселерации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Закон Республики Казахстан "О промышленной политике"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отечественные производители продукции обрабатывающей промышленности и услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТИ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "Центр развития торговой политики "QazTrade"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственный натурный грант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2015 года №1281 "Об утверждении Правил приема, регистрации и рассмотрения заявки на предоставление инвестиционных преференций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12780)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юридические лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИД РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сервисная поддержка инвесторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ Министра иностранных дел Республики Казахстан от 26 июня 2023 года № 11-1-4/327 "Об утверждении Правил организации "одного окна" для инвесторов, а также порядка взаимодействия при привлечении инвестиций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32910)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+физические и юридические лица, осуществляющие инвестиции в Республике Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИД РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Invest"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение семинаров для руководителей курортных организаций о лучших практиках в индустрии туризма, стандартов сервиса туристических областей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренний нормативный документ оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководители курортных организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Работа с представителями гостиничного бизнеса региона по реализации краткосрочного профессионального обучения по туристским профессиям путем создания учебных классов (центров) при гостиницах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренний нормативный документ оператора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представители гостиничного бизнеса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение семинаров и тренингов UNDP для акиматов и бизнеса в ТОП-10 и ООПТ по вопросам развития устойчивого и экологического туризма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 28 марта 2023 года № 262 "Об утверждении Концепции развития туристской отрасли Республики Казахстан на 2023 – 2029 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Tourism" и ПРООН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение администраторов кемпингов, специалистов, обслуживающих туристский транспорт (автодома, жилые туристские прицепы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 28 марта 2023 года № 262 "Об утверждении Концепции развития туристской отрасли Республики Казахстан на 2023 – 2029 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администраторов кемпингов, специалистов, обслуживающих туристский транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Tourism" и ПРООН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение семинаров и мастер-классов для гидов, экскурсоводов, работников гостиничного бизнеса и т.д. в целях обучения новым знаниям и навыкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 28 марта 2023 года № 262 "Об утверждении Концепции развития туристской отрасли Республики Казахстан на 2023 – 2029 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для гидов, экскурсоводов, работников гостиничного бизнеса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Tourism" и ПРООН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение топ-менеджмента малого и среднего предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 28 марта 2023 года № 262 "Об утверждении Концепции развития туристской отрасли Республики Казахстан на 2023 – 2029 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топ-менеджмент МСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Tourism" и ПРООН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Система обучения в виде тренингов и курсов по повышению квалификации в сфере туризма для руководителей туристских компаний и мест размещений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 28 марта 2023 года № 262 "Об утверждении Концепции развития туристской отрасли Республики Казахстан на 2023 – 2029 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Tourism" и ПРООН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онлайн академия внутреннего туризма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 29 декабря 2021 года № 948 "Об утверждении Плана развития акционерного общества "Национальная компания "Kazakh Tourism" на 2022 – 2031 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства, население, заинтересованное в оказании услуг туристам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Tourism"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение обучающих сессий в целях повышения качества туристских услуг в рамках продвижения программы "Знак качества"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 29 декабря 2021 года № 948 "Об утверждении Плана развития акционерного общества "Национальная компания "Kazakh Tourism" на 2022 – 2031 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туроператоры; места размещения (гостиницы, отели, базы отдыха и т.д.); места общественного питания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Tourism"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тренинги по открытию и ведению деятельности гостевых домов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 29 декабря 2021 года № 948 "Об утверждении Плана развития акционерного общества "Национальная компания "Kazakh Tourism" на 2022 – 2031 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты бизнеса в сельской местности с потенциалом развития туризма, сельские жители</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Tourism"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вводные курсы по агротуризму</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 29 декабря 2021 года № 948 "Об утверждении Плана развития акционерного общества "Национальная компания "Kazakh Tourism" на 2022 – 2031 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты бизнеса в сельской местности с потенциалом развития туризма, сельские жители</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Tourism"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение маркетингового анализа с определением перечня конкурентоспособных медицинских туристских продуктов Казахстана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 28 марта 2023 года № 262 "Об утверждении Концепции развития туристской отрасли Республики Казахстан на 2023 – 2029 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты МСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "НК "Kazakh Tourism" и ПРООН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление нефинансовых мер поддержки субъектам малого предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 30 декабря 2025 года № 1176 "Об утверждении Единой программы поддержки малого бизнеса "Іскер аймақ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты малого, в том числе микропредпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "ФРП "Даму", НПП "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+142.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кәсіпке бағыт"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 5 августа 2024 года № 626 "Об утверждении Правил, форм поддержки и других условий, необходимых для оказания государственной нефинансовой поддержки субъектам частного предпринимательства, предоставляемых в различных отраслях экономики, которые относятся к компетенциям нескольких отраслевых государственных органов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства и население с предпринимательской инициативой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НПП "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кәсіпкер әйел"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 5 августа 2024 года № 626 "Об утверждении Правил, форм поддержки и других условий, необходимых для оказания государственной нефинансовой поддержки субъектам частного предпринимательства, предоставляемых в различных отраслях экономики, которые относятся к компетенциям нескольких отраслевых государственных органов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства и население с предпринимательской инициативой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НПП "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проект "Одно село – один продукт"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 5 августа 2024 года № 626 "Об утверждении Правил, форм поддержки и других условий, необходимых для оказания государственной нефинансовой поддержки субъектам частного предпринимательства, предоставляемых в различных отраслях экономики, которые относятся к компетенциям нескольких отраслевых государственных органов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства и население с предпринимательской инициативой, производящие продукцию/товары из местных и локальных ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НПП "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информационно-аналитическое обеспечение предпринимателей и населения с предпринимательской инициативой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 5 августа 2024 года № 626 "Об утверждении Правил, форм поддержки и других условий, необходимых для оказания государственной нефинансовой поддержки субъектам частного предпринимательства, предоставляемых в различных отраслях экономики, которые относятся к компетенциям нескольких отраслевых государственных органов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства и население с предпринимательской инициативой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НПП "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление сервисной поддержки ведения предпринимательской деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 5 августа 2024 года № 626 "Об утверждении Правил, форм поддержки и других условий, необходимых для оказания государственной нефинансовой поддержки субъектам частного предпринимательства, предоставляемых в различных отраслях экономики, которые относятся к компетенциям нескольких отраслевых государственных органов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства и население с предпринимательской инициативой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НПП "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деловые связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 5 августа 2024 года № 626 "Об утверждении Правил, форм поддержки и других условий, необходимых для оказания государственной нефинансовой поддержки субъектам частного предпринимательства, предоставляемых в различных отраслях экономики, которые относятся к компетенциям нескольких отраслевых государственных органов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководители высшего звена субъектов МСП, соответствующие отраслевым возможностям принимающей стороны и со среднегодовым доходом не менее 10000 МРП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НПП "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшылар қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 5 августа 2024 года № 626 "Об утверждении Правил, форм поддержки и других условий, необходимых для оказания государственной нефинансовой поддержки субъектам частного предпринимательства, предоставляемых в различных отраслях экономики, которые относятся к компетенциям нескольких отраслевых государственных органов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НПП "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа деловых консультационных услуг ЕБРР по поддержке малого и среднего предпринимательства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нефинансовый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постановление Правительства Республики Казахстан от 5 августа 2024 года № 626 "Об утверждении Правил, форм поддержки и других условий, необходимых для оказания государственной нефинансовой поддержки субъектам частного предпринимательства, предоставляемых в различных отраслях экономики, которые относятся к компетенциям нескольких отраслевых государственных органов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МНЭ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕБРР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Инвестиционные преференции </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иные виды </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2015 года № 1281 "Об утверждении Правил приема, регистрации и рассмотрения заявки на предоставление инвестиционных преференций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12780)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты частного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИД РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КГД МФ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...1133 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО – акционерное общество;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НПП "Атамекен" – Национальная палата предпринимателей Республики Казахстан "Атамекен";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АПК – агропромышленный комплекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СПК – Социально-предпринимательские корпорации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "НИХ "Байтерек" – Акционерное общество "Национальный инвестиционный холдинг "Байтерек";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПРООН – Программа развития ООН;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "ФРП "Даму" – Акционерное общество "Фонд развития предпринимательства "Даму";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БВУ – банк второго уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕБРР – Европейский Банк Реконструкции и Развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ООПТ – особо охраняемые природные территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МИО – местный исполнительный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИП – индивидуальный предприниматель;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТОО – товарищество с ограниченной ответственностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "НК "Kazakh Tourism" – Акционерное общество "Национальная компания "Kazakh Tourism";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МСХ РК – Министерство сельского хозяйства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МТСЗН РК – Министерство труда и социальной защиты населения Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МИИЦР РК – Министерство искусственного интеллекта и цифрового развития Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КГД МФ РК – Комитет государственных доходов Министерства финансов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МКИ РК – Министерство культуры и информации Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МП РК – Министерство просвещения Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МПС РК – Министерство промышленности и строительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МТИ РК – Министерство торговли и интеграции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МВРИ РК – Министерство водных ресурсов и ирригации Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МИД РК – Министерство иностранных дел Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МТ РК – Министерство транспорта Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МТС РК – Министерство туризма и спорта Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МНЭ РК – Министерство национальной экономики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МЭ РК – Министерство энергетики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МЭПР РК – Министерство экологии и природных ресурсов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "ФРП" – Акционерное общество "Фонд развития промышленности";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НАО "НАНОЦ" – Некоммерческое акционерное общество "Национальный аграрный научно-образовательный центр";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НК – Национальная компания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МСП – малое и среднее предпринимательство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      UNDP – United Nations Development Programme.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34329,663 +41979,781 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение к 2 приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="20"/>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила формирования, ведения и актуализации реестра мер государственной поддержки частного предпринимательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z57" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила формирования, ведения и актуализации реестра мер государственной поддержки частного предпринимательства (далее – Правила) разработаны в соответствии с подпунктом 2-7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан (далее – Кодекс) и определяют порядок формирования, ведения и актуализации реестра мер государственной поддержки частного предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие определения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z60" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) базовые критерии – базовые обязательства в виде роста/недопущения снижения объема фонда оплаты труда и увеличения/недопущения снижения объема налоговых отчислений, направленные для определения конкурентоспособных предприятий, предусмотренные в соответствующих нормативных правовых актах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z61" w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Цифровая карта бизнеса" – информационно-аналитический модуль, реализованный на информационно-коммуникационной платформе "электронного правительства" на основании сведений о субъектах предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z62" w:id="25"/>
+    <w:bookmarkStart w:name="z62" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) центральный уполномоченный орган по исполнению бюджета – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области исполнения бюджета, ведения бухгалтерского учета, бюджетного учета и бюджетной отчетности по исполнению республиканского бюджета и, в пределах своей компетенции, местных бюджетов, Фонда компенсации потерпевшим, Национального фонда Республики Казахстан на основании отчета Национального Банка Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z63" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z63" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) субъекты частного предпринимательства – граждане, кандасы и негосударственные коммерческие юридические лица, осуществляющие предпринимательскую деятельность;</w:t>
+      4) субъекты частного предпринимательства – граждане Республики Казахстан, кандасы и негосударственные коммерческие юридические лица, осуществляющие предпринимательскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z64" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z64" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мера государственной поддержки субъектов частного предпринимательства и населения с предпринимательской инициативой –инструмент государственного стимулирования, направленный на развитие частного предпринимательства и созданию благоприятных правовых, экономических условий для реализации предпринимательской инициативы в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z65" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z65" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Реестр мер государственной поддержки частного предпринимательства (далее – Реестр) – перечень инструментов финансовой, имущественной, нефинансовой поддержки, регламентированных в Кодексе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z66" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z66" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уполномоченный орган по предпринимательству – государственный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в области развития и поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z67" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z67" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) встречные обязательства – взаимные обязательства субъекта предпринимательства и государства, принимаемые при предоставлении мер государственной поддержки, предусмотренные в соответствующих нормативных правовых актах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z68" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z68" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) получатели мер государственной поддержки – субъекты частного предпринимательства и население с предпринимательской инициативой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z69" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) оператор мер государственной поддержки (далее – Оператор) – юридическое лицо, филиал или представительство, реализующее меры государственной поддержки в сфере предпринимательства, установленное законодательством Республики Казахстан, и (или) созданное по решению Правительства Республики Казахстан, а также в рамках гражданско-правовых отношений, местные исполнительные органы (акиматы) в области государственного регулирования развития агропромышленного комплекса и сельских территорий, уполномоченные на финансирование конкретных получателей субсидий на безвозмездной и невозвратной основе, осуществляемое за счет бюджетных средств, специализированные организации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 июля 2006 года № 645 "О некоторых вопросах поддержки агропромышленного комплекса с участием специализированных организаций";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z70" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) отраслевые государственные органы – государственные органы, осуществляющие руководство в соответствующей сфере (отрасли) государственного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z71" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№65 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Целью ведения Реестра является обеспечение субъектов частного предпринимательства и население с предпринимательской инициативой полной и достоверной информацией о действующих мерах государственной поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z72" w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z72" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Реестр утверждается уполномоченным органом по предпринимательству и размещается на его интернет-ресурсе и платформе "Цифровая карта бизнеса".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z73" w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z73" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования реестра мер государственной поддержки частного предпринимательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z74" w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z74" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Формирование Реестра осуществляется уполномоченным органом по предпринимательству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z75" w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z75" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Реестр содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z76" w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z76" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование меры государственной поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z77" w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z77" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) характер меры государственной поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z78" w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z78" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование нормативного правового акта, регламентирующего порядок предоставления меры государственной поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z79" w:id="41"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z79" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получатели меры государственной поддержки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z80" w:id="42"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z80" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ответственный государственный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z81" w:id="43"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z81" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оператор государственной поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z82" w:id="44"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z82" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отраслевые государственные органы направляют в уполномоченный орган по предпринимательству:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z83" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявку на включение/исключение меры государственной поддержки (далее – Заявка) в Реестр по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35000,88 +42768,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и стандартизированный паспорт по мерам государственной поддержки (далее – Стандартизированный паспорт) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="45"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z84" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) стандартизированный паспорт по действующим мерам государственной поддержки, включенным в утвержденный Реестр в срок до 1 января 2026 года. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z85" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Отраслевой государственный орган формирует Заявку и Стандартизированный паспорт в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35136,144 +42888,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, а также полноту и достоверность представляемых сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="46"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z86" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отраслевой государственный орган при разработке и внесении изменений и дополнений в нормативный правовой акт, регламентирующий порядок предоставления меры государственной поддержки частного предпринимательства, направляет его на согласование в уполномоченный орган по исполнению бюджета и обеспечивает внедрение двухуровневой системы государственной поддержки, передачи сведений о заявках субъектов частного предпринимательства в систему первого уровня и получения согласия от субъекта частного предпринимательства на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором, определенным уполномоченным органом по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z87" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отсутствия базовых критериев и встречных обязательств, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в соответствующем нормативном правовом акте в области агропромышленного комплекса, предоставление указанных сведений не требуется. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z88" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии базовых критериев или встречных обязательств, не предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35288,402 +43008,369 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, но содержащихся в соответствующем нормативном правовом акте в области агропромышленного комплекса, такие сведения отражаются в графе "Иные сведения" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z89" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Уполномоченный орган по предпринимательству в течение 5 (пяти) рабочих дней рассматривает Заявку и Стандартизированный паспорт, полученные от отраслевых государственных органов на полноту и достоверность сведений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z90" w:id="48"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z90" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае установления уполномоченным органом по предпринимательству неполноты сведений в Заявке и Стандартизированном паспорте, отраслевыми государственными органами данные документы дорабатываются в течение 5 (пяти) рабочих дней после дня получения замечаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z91" w:id="49"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z91" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уполномоченный орган по предпринимательству на основе предложений отраслевых государственных органов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z92" w:id="50"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z92" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирует, ведет и актуализирует Реестр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z93" w:id="51"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z93" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещает стандартизованный паспорт на платформе "Цифровая карта бизнеса" по мерам государственной поддержки, включенным в Реестр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z94" w:id="52"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z94" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок ведения и актуализации реестра мер государственной поддержки частного предпринимательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z95" w:id="53"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z95" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отраслевые государственные органы обеспечивают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z96" w:id="54"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z96" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) достоверность и актуальность сведений, содержащиеся в Реестре посредством проведения на постоянной основе инвентаризации сведений, содержащихся в нормативных правовых актах, регламентирующих порядок предоставления меры государственной поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z97" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) направление в уполномоченный орган по предпринимательству скорректированной Заявки на исключение меры государственной поддержки/изменение сведений по мере государственной поддержки по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и Стандартизированного паспорта в течение 3 (трех) рабочих дней с даты изменения сведений, содержащихся в нормативных правовых актах, регламентирующих порядок предоставления меры государственной поддержки частного предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="55"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z98" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Внесение изменений и (или) дополнений поддержки в Реестр вносится в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z99" w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z99" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменения функций, структуры регулирующего государственного органа и (или) оператора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z100" w:id="57"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z100" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) необходимости реализации поручений Президента и (или) Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z101" w:id="58"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z101" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исключения меры государственной поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z102" w:id="59"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z102" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) включения новой меры государственной поддержки частного предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z103" w:id="60"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z103" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по предпринимательству в указанных случаях вносит изменения и (или) дополнения в Реестр самостоятельно и извещает центральный уполномоченный орган по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35853,68 +43540,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="61"/>
+    <w:bookmarkStart w:name="z106" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на включение/исключение меры государственной поддержки в Реестр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -36875,57 +44562,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -37095,68 +44775,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="62"/>
+    <w:bookmarkStart w:name="z109" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандартизированный паспорт по мерам государственной поддержки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -38046,70 +45726,70 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="63"/>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -38538,70 +46218,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 увеличение/недопущение снижение объема налоговых отчислений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="64"/>
+    <w:bookmarkStart w:name="z111" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
@@ -39619,70 +47299,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="65"/>
+    <w:bookmarkStart w:name="z112" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -40222,70 +47902,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подтверждение права на судебное обжалование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="66"/>
+    <w:bookmarkStart w:name="z113" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -40566,57 +48246,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок возврата денежных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -40786,68 +48459,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="67"/>
+    <w:bookmarkStart w:name="z116" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на исключение меры государственной поддержки/изменение сведений по мере государственной поддержки по форме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -41734,55 +49407,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42108,31 +49781,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>