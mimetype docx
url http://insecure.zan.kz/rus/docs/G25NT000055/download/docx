--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f063a33" w14:textId="f063a33">
+    <w:p w14:paraId="ebf9f02" w14:textId="ebf9f02">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -42095,665 +42095,591 @@
         <w:t>
       2. В Правилах используются следующие определения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z60" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) базовые критерии – базовые обязательства в виде роста/недопущения снижения объема фонда оплаты труда и увеличения/недопущения снижения объема налоговых отчислений, направленные для определения конкурентоспособных предприятий, предусмотренные в соответствующих нормативных правовых актах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "Цифровая карта бизнеса" – информационно-аналитический модуль, реализованный на информационно-коммуникационной платформе "электронного правительства" на основании сведений о субъектах предпринимательства;</w:t>
+      2) "Цифровая карта бизнеса" – информационно-аналитический модуль, реализованный на платформе "цифрового правительства" на основании сведений о субъектах предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z62" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) центральный уполномоченный орган по исполнению бюджета – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области исполнения бюджета, ведения бухгалтерского учета, бюджетного учета и бюджетной отчетности по исполнению республиканского бюджета и, в пределах своей компетенции, местных бюджетов, Фонда компенсации потерпевшим, Национального фонда Республики Казахстан на основании отчета Национального Банка Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z63" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z63" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) субъекты частного предпринимательства – граждане Республики Казахстан, кандасы и негосударственные коммерческие юридические лица, осуществляющие предпринимательскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z64" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z64" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мера государственной поддержки субъектов частного предпринимательства и населения с предпринимательской инициативой –инструмент государственного стимулирования, направленный на развитие частного предпринимательства и созданию благоприятных правовых, экономических условий для реализации предпринимательской инициативы в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z65" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z65" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Реестр мер государственной поддержки частного предпринимательства (далее – Реестр) – перечень инструментов финансовой, имущественной, нефинансовой поддержки, регламентированных в Кодексе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z66" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уполномоченный орган по предпринимательству – государственный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в области развития и поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z67" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) встречные обязательства – взаимные обязательства субъекта предпринимательства и государства, принимаемые при предоставлении мер государственной поддержки, предусмотренные в соответствующих нормативных правовых актах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z68" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) получатели мер государственной поддержки – субъекты частного предпринимательства и население с предпринимательской инициативой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z69" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) оператор мер государственной поддержки (далее – Оператор) – юридическое лицо, филиал или представительство, реализующее меры государственной поддержки в сфере предпринимательства, установленное законодательством Республики Казахстан, и (или) созданное по решению Правительства Республики Казахстан, а также в рамках гражданско-правовых отношений, местные исполнительные органы (акиматы) в области государственного регулирования развития агропромышленного комплекса и сельских территорий, уполномоченные на финансирование конкретных получателей субсидий на безвозмездной и невозвратной основе, осуществляемое за счет бюджетных средств, специализированные организации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 июля 2006 года № 645 "О некоторых вопросах поддержки агропромышленного комплекса с участием специализированных организаций";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z70" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z70" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) отраслевые государственные органы – государственные органы, осуществляющие руководство в соответствующей сфере (отрасли) государственного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№65 </w:t>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="40"/>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Целью ведения Реестра является обеспечение субъектов частного предпринимательства и население с предпринимательской инициативой полной и достоверной информацией о действующих мерах государственной поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z72" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z72" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Реестр утверждается уполномоченным органом по предпринимательству и размещается на его интернет-ресурсе и платформе "Цифровая карта бизнеса".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z73" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования реестра мер государственной поддержки частного предпринимательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z74" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Формирование Реестра осуществляется уполномоченным органом по предпринимательству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z75" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z75" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Реестр содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z76" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z76" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование меры государственной поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z77" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z77" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) характер меры государственной поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z78" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование нормативного правового акта, регламентирующего порядок предоставления меры государственной поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z79" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получатели меры государственной поддержки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z80" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ответственный государственный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z81" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оператор государственной поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z82" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z82" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отраслевые государственные органы направляют в уполномоченный орган по предпринимательству:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z83" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z83" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявку на включение/исключение меры государственной поддержки (далее – Заявка) в Реестр по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -42768,72 +42694,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и стандартизированный паспорт по мерам государственной поддержки (далее – Стандартизированный паспорт) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z84" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) стандартизированный паспорт по действующим мерам государственной поддержки, включенным в утвержденный Реестр в срок до 1 января 2026 года. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z85" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Отраслевой государственный орган формирует Заявку и Стандартизированный паспорт в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -42888,112 +42814,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, а также полноту и достоверность представляемых сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z86" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z86" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отраслевой государственный орган при разработке и внесении изменений и дополнений в нормативный правовой акт, регламентирующий порядок предоставления меры государственной поддержки частного предпринимательства, направляет его на согласование в уполномоченный орган по исполнению бюджета и обеспечивает внедрение двухуровневой системы государственной поддержки, передачи сведений о заявках субъектов частного предпринимательства в систему первого уровня и получения согласия от субъекта частного предпринимательства на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором, определенным уполномоченным органом по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z87" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z87" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отсутствия базовых критериев и встречных обязательств, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в соответствующем нормативном правовом акте в области агропромышленного комплекса, предоставление указанных сведений не требуется. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z88" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z88" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии базовых критериев или встречных обязательств, не предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -43008,369 +42934,369 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, но содержащихся в соответствующем нормативном правовом акте в области агропромышленного комплекса, такие сведения отражаются в графе "Иные сведения" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z89" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z89" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Уполномоченный орган по предпринимательству в течение 5 (пяти) рабочих дней рассматривает Заявку и Стандартизированный паспорт, полученные от отраслевых государственных органов на полноту и достоверность сведений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z90" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z90" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае установления уполномоченным органом по предпринимательству неполноты сведений в Заявке и Стандартизированном паспорте, отраслевыми государственными органами данные документы дорабатываются в течение 5 (пяти) рабочих дней после дня получения замечаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z91" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z91" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уполномоченный орган по предпринимательству на основе предложений отраслевых государственных органов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z92" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z92" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирует, ведет и актуализирует Реестр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z93" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z93" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещает стандартизованный паспорт на платформе "Цифровая карта бизнеса" по мерам государственной поддержки, включенным в Реестр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z94" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z94" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок ведения и актуализации реестра мер государственной поддержки частного предпринимательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z95" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z95" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отраслевые государственные органы обеспечивают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z96" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z96" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) достоверность и актуальность сведений, содержащиеся в Реестре посредством проведения на постоянной основе инвентаризации сведений, содержащихся в нормативных правовых актах, регламентирующих порядок предоставления меры государственной поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z97" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z97" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) направление в уполномоченный орган по предпринимательству скорректированной Заявки на исключение меры государственной поддержки/изменение сведений по мере государственной поддержки по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и Стандартизированного паспорта в течение 3 (трех) рабочих дней с даты изменения сведений, содержащихся в нормативных правовых актах, регламентирующих порядок предоставления меры государственной поддержки частного предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z98" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Внесение изменений и (или) дополнений поддержки в Реестр вносится в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z99" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z99" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменения функций, структуры регулирующего государственного органа и (или) оператора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z100" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z100" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) необходимости реализации поручений Президента и (или) Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z101" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z101" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исключения меры государственной поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z102" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z102" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) включения новой меры государственной поддержки частного предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z103" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z103" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по предпринимательству в указанных случаях вносит изменения и (или) дополнения в Реестр самостоятельно и извещает центральный уполномоченный орган по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -43540,68 +43466,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="73"/>
+    <w:bookmarkStart w:name="z106" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на включение/исключение меры государственной поддержки в Реестр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -44775,68 +44701,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="74"/>
+    <w:bookmarkStart w:name="z109" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандартизированный паспорт по мерам государственной поддержки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -45726,70 +45652,70 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="75"/>
+    <w:bookmarkStart w:name="z110" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -46218,70 +46144,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 увеличение/недопущение снижение объема налоговых отчислений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="76"/>
+    <w:bookmarkStart w:name="z111" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
@@ -47299,689 +47225,689 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="77"/>
-[...602 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="78"/>
+    <w:bookmarkStart w:name="z112" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мониторинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порядок обжалования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адресат жалобы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, подтверждающие доводы заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ о принятии жалобы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок рассмотрения жалобы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обжалование в вышестоящей инстанции (название)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок рассмотрения в вышестоящей инстанции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место подачи жалобы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок передачи жалобы в вышестоящую инстанцию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа передачи жалобы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждение права на судебное обжалование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z113" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
@@ -48459,68 +48385,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="79"/>
+    <w:bookmarkStart w:name="z116" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на исключение меры государственной поддержки/изменение сведений по мере государственной поддержки по форме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -49407,55 +49333,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>