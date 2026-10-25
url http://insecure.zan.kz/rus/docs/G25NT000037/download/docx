--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ad6672" w14:textId="4ad6672">
+    <w:p w14:paraId="0ddf261" w14:textId="0ddf261">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,422 +103,330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 27 мая 2025 года № 37.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 47 Бюджетного кодекса Республики Казахстан ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Методику</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расчетов прогнозных сведений о состоянии государственных финансов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Методику</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определения лимитов правительственного долга, долга местных исполнительных органов, предоставления государственных гарантий, предоставления государственных гарантий по поддержке экспорта, предоставления государственных гарантий по поддержке частного предпринимательства, государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан, государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов, предоставления поручительств государства, внешнего долга субъектов квазигосударственного сектора, определения критериев и формирования перечня субъектов квазигосударственного сектора, которым предоставлено право привлечения внешних займов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Заголовок приказа предусматривается в </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
-    </w:p>
-[...144 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...120 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту бюджетной политики Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить в течение пяти рабочих дней со дня подписания настоящего приказа его направление для размещения в Эталонном контрольном банке нормативных правовых актов Республики Казахстан и на интернет-ресурсе Министерства национальной экономики Республики Казахстан после его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
@@ -7590,728 +7498,496 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение 2 к приказу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="285"/>
+    <w:bookmarkStart w:name="z412" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Методика определения лимитов правительственного долга, долга местных исполнительных органов, предоставления государственных гарантий, предоставления государственных гарантий по поддержке экспорта, государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан, государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов, предоставления поручительств государства, внешнего долга субъектов квазигосударственного сектора, определения критериев и формирования перечня субъектов квазигосударственного сектора, которым предоставлено право привлечения внешних займов</w:t>
+        <w:t xml:space="preserve"> Методика расчетов прогнозных сведений о состоянии государственных финансов и Методики определения лимитов правительственного долга, долга местных исполнительных органов, предоставления государственных гарантий, предоставления государственных гарантий по поддержке экспорта, предоставления государственных гарантий по поддержке частного предпринимательства, государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан, государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов, предоставления поручительств государства, внешнего долга субъектов квазигосударственного сектора, определения критериев и формирования перечня субъектов квазигосударственного сектора, которым предоставлено право привлечения внешних займов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z295" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z296" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящая Методика определения лимитов правительственного долга, долга местных исполнительных органов, предоставления государственных гарантий, предоставления государственных гарантий по поддержке экспорта, предоставления государственных гарантий по поддержке частного предпринимательства, государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан, государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов, предоставления поручительств государства, внешнего долга субъектов квазигосударственного сектора, определения критериев и формирования перечня субъектов квазигосударственного сектора, которым предоставлено право привлечения внешних займов (далее – Методика) разработана в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 137 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 146 Бюджетного кодекса Республики Казахстан в рамках ограничений, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Концепцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управления государственными финансами Республики Казахстан до 2030 года, утвержденной Указом Президента Республики Казахстан от 10 сентября 2022 года № 1005 (далее – Концепция), за исключением сделок по внутригрупповому финансированию и негосударственных займов, обеспеченных государственной гарантией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z297" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Сроки и периоды определения лимитов правительственного долга, долга местных исполнительных органов, предоставления государственных гарантий, предоставления государственных гарантий по поддержке экспорта, предоставления государственных гарантий по поддержке частного предпринимательства, государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан, государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов, предоставления поручительств государства, внешнего долга субъектов квазигосударственного сектора зависит от разработки долгосрочного прогноза развития Республики Казахстан и прогноза социально-экономического развития Республики Казахстан согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктам 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статей 50 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджетного кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z298" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Размер определенных лимитов правительственного долга, долга местных исполнительных органов, предоставления государственных гарантий, предоставления государственных гарантий по поддержке экспорта, предоставления государственных гарантий по поддержке частного предпринимательства, государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан, государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов, предоставления поручительств государства, внешнего долга субъектов квазигосударственного сектора округляется с точностью до тысячи тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...630 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Определение лимитов долговых обязательств государственного сектора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
     <w:bookmarkStart w:name="z300" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Определение лимита правительственного долга</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
     <w:bookmarkStart w:name="z301" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9290,214 +8966,284 @@
         <w:t>
       t – период.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
     <w:bookmarkStart w:name="z344" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уточнение суммы лимита предоставления государственных гарантий по поддержке экспорта производится в случае изменения бюджетных параметров, при уточнении республиканского бюджета на текущий финансовый год в течение соответствующего финансового года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z413" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4-1. Определение лимита предоставления государственных гарантий по поддержке частного предпринимательства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Методика дополнены параграфом 4-1 в соответствии с приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z414" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Лимит предоставления государственных гарантий по поддержке частного предпринимательства на соответствующий год рассчитывается исходя из объема сформированного резерва под гарантирование и размера собственного капитала специального фонда развития частного предпринимательства на период действия государственных гарантий по поддержке частного предпринимательства, который не должен превышать пятнадцати процентов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z415" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      LGG = (GR+ОС)*15%, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z416" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      LGG – лимит предоставления государственных гарантий по поддержке частного предпринимательства на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z417" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      GR – размер сформированного резерва под гарантирование проектов с суммой финансирования свыше 7 (семи) миллиардов тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z418" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      OC – собственный капитал специального фонда развития частного предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z419" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2. Уточнение суммы лимита предоставления государственных гарантий по поддержке частного предпринимательства производится в случае изменения бюджетных параметров, при уточнении республиканского бюджета на текущий финансовый год в течение соответствующего финансового года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z345" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Определение лимита внешнего долга субъектов квазигосударственного сектора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z346" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Лимитом внешнего долга субъектов квазигосударственного сектора является фиксированная сумма полученных и непогашенных внешних займов субъектов квазигосударственного сектора, которую не должен превышать фактический внешний долг субъектов квазигосударственного сектора на заданную дату (на конец соответствующего финансового года).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z347" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...145 lines deleted...]
-    <w:bookmarkEnd w:id="337"/>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2654300" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
@@ -9519,487 +9265,487 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z348" w:id="338"/>
+    <w:bookmarkStart w:name="z348" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       LDqt – лимит внешнего долга субъекта квазигосударственного сектора на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z349" w:id="339"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z349" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       QRt – сумма полученных (освоенных) займов, за исключением займов, обеспеченных государственной гарантией, субъектов квазигосударственного сектора на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z350" w:id="340"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z350" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       QOt – сумма непогашенных займов, за исключением займов, обеспеченных государственной гарантией, субъектов квазигосударственного сектора на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z351" w:id="341"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z351" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       LDqt – ≤ % не должен превышать установленного ограничения к валовому внутреннему долгу, предусмотренного Концепцией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z352" w:id="342"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z352" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       t – период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z353" w:id="343"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z353" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Уточнение лимита внешнего долга квазигосударственного сектора производится в случае изменения бюджетных параметров, при уточнении республиканского бюджета на текущий финансовый год в течение соответствующего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z354" w:id="344"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z354" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При расчете лимитов по правительственному долгу, государственных гарантий, внешнего долга квазигосударственного сектора необходимо соблюдать ограничение к валютным активам Национального фонда, предусмотренного Концепцией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z355" w:id="345"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z355" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 6. Определение критериев формирования перечня субъектов квазигосударственного сектора, которым представлено право привлечения внешних займов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z356" w:id="346"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z356" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Перечень субъектов квазигосударственного сектора, которым представлено право привлечения внешних займов на соответствующий финансовый год формируется на основе данных, представленных центральным уполномоченным орган по государственному имуществу о внешних займах с указанием плана привлечения займов на планируемый финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z357" w:id="347"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z357" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Критерием включения субъектов квазигосударственного сектора в перечень, которым предоставлено право привлекать внешние займы является доля участия государства, превышающая 50%. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z358" w:id="348"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z358" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 7. Определение лимитов государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z359" w:id="349"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z359" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Принятие Правительством Республики Казахстан государственных обязательств по проектам государственно-частного партнерства ограничивается лимитом, установленным законом о республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z360" w:id="350"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z360" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Лимит государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан на соответствующий финансовый год формируется центральным уполномоченным органом по бюджетной политике с учетом дохода республиканского бюджета и является предельным ограничением, ежегодно вносимым на утверждение в рамках закона о республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z361" w:id="351"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z361" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Лимит государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан устанавливается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z362" w:id="352"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z362" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Scolgov &lt;InRB * 0,20, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z363" w:id="353"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z363" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Scolgov – лимит государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан на соответствующий финансовый год, состоящий из суммы лимита принятия и принятых и непогашенных государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z364" w:id="354"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z364" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       InRB – доходы республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z365" w:id="355"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z365" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лимит принятия государственных обязательств по проектам государственно-частного партнерства, в том числе государственных концессионных обязательств на соответствующий финансовый год производится по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z366" w:id="356"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z366" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lmocolgov &lt;Scolgov – CLLG, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z367" w:id="357"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z367" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lmocolgov – лимит принятия государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z368" w:id="358"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z368" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Scolgov – лимит государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан на соответствующий финансовый год, состоящий из суммы лимита принятия и принятых и непогашенных государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z369" w:id="359"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z369" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       CLLG – принятые и непогашенные государственные обязательства по проектам государственно-частного партнерства Правительства Республики Казахстан на начало соответствующего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z370" w:id="360"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z370" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К государственным обязательствам по проектам государственно-частного партнерства Правительства Республики Казахстан относятся виды государственной поддержки предусмотренные подпунктами 2), 3), 4), 5), 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10014,129 +9760,129 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 и подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О государственно-частном партнерстве" (далее – Закон о ГЧП).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z371" w:id="361"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z371" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В случае необходимости, уточнение лимита государственных обязательств по проектам государственно-частного партнерства Правительства Республики Казахстан производится при уточнении республиканского бюджета в течение соответствующего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z372" w:id="362"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z372" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 8. Определение лимитов государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z373" w:id="363"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z373" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Принятие местным исполнительным органом государственных обязательств по проектам государственно-частного партнерства ограничивается установленным лимитом государственных обязательств по проектам государственно-частного партнерства соответствующего местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z374" w:id="364"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z374" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Лимит государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов на соответствующий трехлетний плановый период формируются уполномоченным органом по государственному планированию на соответствующий трехлетний плановый период с учетом дохода бюджета столицы, бюджета области, бюджета города республиканского значения и является предельным ограничением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10155,70 +9901,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z375" w:id="365"/>
+    <w:bookmarkStart w:name="z375" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Лимит государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов формируется исходя из доходов бюджета местного исполнительного органа столицы, области, города республиканского значения, соответствующих объему налоговых и неналоговых поступлений и поступлений от продажи основного капитала с учетом трансфертов общего характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkEnd w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10237,311 +9983,311 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z376" w:id="366"/>
+    <w:bookmarkStart w:name="z376" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Лимит государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов на соответствующий финансовый год устанавливается согласно следующему расчету на 3 (три) летний период:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z377" w:id="367"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z377" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ScolLG &lt; InLB * k, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z378" w:id="368"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z378" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ScolLG – лимит государственных обязательств по проектам государственно-частного партнерства местного исполнительного органа на соответствующий финансовый год, состоящий из суммы лимита принятия и принятых и непогашенных государственных обязательств по проектам государственно-частного партнерства местного исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z379" w:id="369"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z379" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       InLB – объем собственных доходов местного исполнительного органа c учетом трансфертов общего характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z380" w:id="370"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z380" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       k – поправочный коэффициент для местных исполнительных органов столицы, областей, городов республиканского значения, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z381" w:id="371"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z381" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       k = 0,2 для местных исполнительных органов областей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z382" w:id="372"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z382" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       k = 0,5 для местных исполнительных органов столицы, области, а также для местных исполнительных органов городов республиканского значения в случае реализации ими проекта по строительству аэропорта с пропускной способностью аэровокзала не менее 400 пассажиров/час, созданию академического городка с инновационным центром, в том числе научно-исследовательского института.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z383" w:id="373"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z383" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае превышения лимита принятия государственных обязательств по проектам государственно-частного партнерства местного исполнительного органа, при подготовке и реализации проектов по строительству линий легкорельсового транспорта, а также проектов по подведению инженерно-коммуникационных сетей города Қонаев и индустриальных зон Алматинской области применяется лимит, увеличенный на сумму превышения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z384" w:id="374"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z384" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лимит принятия государственных обязательств по проектам государственно-частного партнерства на соответствующий финансовый год производится согласно следующему расчету:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z385" w:id="375"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z385" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       LmocolLG &lt;ScolLG – CLLG, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z386" w:id="376"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z386" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       LmocolLG – лимит принятия государственных обязательств по проектам государственно-частного партнерства местного исполнительного органа на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z387" w:id="377"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z387" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ScolLG – лимит государственных обязательств по проектам государственно-частного партнерства местного исполнительного органа на соответствующий финансовый год, состоящий из суммы лимита принятия и принятых и непогашенных государственных обязательств по проектам государственно-частного партнерства местного исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z388" w:id="378"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z388" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       CLLG – принятые и непогашенные государственные обязательства по проектам государственно-частного партнерства местного исполнительного органа на начало соответствующего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z389" w:id="379"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z389" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К государственным обязательствам по проектам государственно-частного партнерства местного исполнительного органа относятся виды государственной поддержки, предусмотренные подпунктами 2), 3), 4), 5), 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10556,91 +10302,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 и подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона о ГЧП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z390" w:id="380"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z390" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центральный уполномоченный орган по исполнению бюджета предоставляет информацию о принятых и непогашенных государственных обязательствах по проектам государственно-частного партнерства местного исполнительного органа на начало соответствующего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z391" w:id="381"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z391" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае снижения прогнозных доходов местного исполнительного органа, которое ведет к снижению лимита принятия государственных обязательств по проектам государственно-частного партнерства местного исполнительного органа, в случае если в рамках данного лимита приняты обязательства на всю сумму, применяется утвержденный лимит принятия предыдущего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkEnd w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10659,90 +10405,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="382"/>
+    <w:bookmarkStart w:name="z392" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Объем расходов на погашение и обслуживание обязательств по проектам государственно-частного партнерства местных исполнительных органов не должен превышать размера, равного десяти процентам от доходов местного бюджета на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z393" w:id="383"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z393" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В случае необходимости, уточнение лимита государственных обязательств по проектам государственно-частного партнерства местных исполнительных органов производится при уточнении бюджета столицы, областного бюджета, бюджета города республиканского значения в течение соответствующего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkEnd w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10761,262 +10507,262 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="384"/>
+    <w:bookmarkStart w:name="z394" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 9. Определение лимита предоставления поручительства государства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z395" w:id="385"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z395" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Лимитом предоставления поручительства государства является фиксированная сумма на соответствующий финансовый год, в пределах которой могут быть выданы поручительства государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z396" w:id="386"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z396" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Лимит предоставления поручительства государства на соответствующий финансовый год определяются по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z397" w:id="387"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z397" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       LРgov = (IGB *0,15) - SCt, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z398" w:id="388"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z398" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       LРgov – лимит предоставления поручительства государства на планируемый финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z399" w:id="389"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z399" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       IGB – объем доходов республиканского бюджета без учета целевых трансфертов на планируемый финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z400" w:id="390"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z400" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SCt – объем затрат на обслуживание и погашение гарантированного государством долга на планируемый финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z401" w:id="391"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z401" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Уточнение суммы лимита предоставления поручительства государства производится в случае изменения бюджетных параметров, при уточнении республиканского бюджета на текущий финансовый год в течение соответствующего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>