--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7188d76" w14:textId="7188d76">
+    <w:p w14:paraId="7b65c72" w14:textId="7b65c72">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил формирования отчета по выполнению планов мероприятий или планов развития субъектов квазигосударственного сектора, отчета о результатах мониторинга реализации планов мероприятий или планов развития субъектов квазигосударственного сектора и оценки реализации планов мероприятий или планов развития субъектов квазигосударственного сектора, а также долгосрочных стратегий развития автономных организаций образования, которым планируются расходы из республиканского или местного бюджета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 30 апреля 2025 года № 24</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 30 апреля 2025 года № 24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1739,7017 +1739,7737 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План развития</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование администратора бюджетных программ ___________________________</w:t>
+      Наименование администратора бюджетных программ __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование организации _________________________________________________</w:t>
+      Наименование организации ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Планируемый период ______________________________________________________</w:t>
+      Планируемый период ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование показателей</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование показателей</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20ХХ-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20ХХ-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20ХХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20ХХ+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20ХХ+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20ХХ+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...24 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z64" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Факт/оценка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 План</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчет (факт)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 План</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 План</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 План</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Активы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Активы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Дочерних организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации</w:t>
-[...229 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дочерних организаций</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Консолидированные показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...193 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...26 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z107" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Консолидированные показатели</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пассивы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пассивы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Дочерних организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации</w:t>
-[...229 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дочерних организаций</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Консолидированные показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...193 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...26 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z140" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Консолидированные показатели</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доходы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доходы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Дочерних организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации</w:t>
-[...229 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дочерних организаций</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Консолидированные показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...193 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...26 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z173" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Консолидированные показатели</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Расходы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Расходы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Дочерних организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации</w:t>
-[...229 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дочерних организаций</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Консолидированные показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...193 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...26 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z206" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Консолидированные показатели</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Валовый доход (валовый убыток указывается со знаком минус)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Валовый доход (валовый убыток указывается со знаком минус)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Дочерних организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации</w:t>
-[...229 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дочерних организаций</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Консолидированные показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...193 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...26 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z239" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Консолидированные показатели</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прибыль (убыток) до налогообложения (убыток указывается со знаком минус)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прибыль (убыток) до налогообложения (убыток указывается со знаком минус)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Дочерних организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации</w:t>
-[...229 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дочерних организаций</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Консолидированные показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...193 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...26 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z272" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Консолидированные показатели</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чистая прибыль (убыток указывается со знаком минус)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чистая прибыль (убыток указывается со знаком минус)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Дочерних организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации</w:t>
-[...229 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дочерних организаций</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+Консолидированные показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...193 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...25 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z305" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Консолидированные показатели</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность работников (по штату)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8758,268 +9478,312 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z315" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Численность работников (по штату)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Среднесписочная численность работников</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9028,268 +9792,312 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z325" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Среднесписочная численность работников</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фонд оплаты труда</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-единиц</w:t>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9298,1718 +10106,1576 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z335" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фонд оплаты труда</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выплаченные налоги и другие обязательные платежи в бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z345" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выплаченные налоги и другие обязательные платежи в бюджет</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестиции</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+собственные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестиции</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+бюджетные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-собственные</w:t>
-[...229 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бюджетные</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+заемные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...193 lines deleted...]
-          </w:p>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заемные</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
-[...199 lines deleted...]
-        </w:trPr>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
-        </w:tc>
-[...262 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11312,213 +11978,295 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из республиканского или</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по выполнению плана развития</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z389" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование администратора бюджетных программ _________________________</w:t>
+      Наименование администратора бюджетных программ _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z390" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование организации _______________________________________________</w:t>
+      Наименование организации __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z391" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчетный период ________________________________________________________</w:t>
+      Отчетный период __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z392" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование показателей</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование показателей</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11708,143 +12456,135 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчет (факт)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отклонение в % отчета от плана</w:t>
-[...18 lines deleted...]
-(факт)</w:t>
+Отклонение в % отчета от плана (факт)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z404" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12005,68 +12745,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z411" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Активы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Активы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12092,51 +12844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12310,51 +13062,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12528,51 +13280,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12683,68 +13435,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z435" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пассивы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пассивы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12770,51 +13534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12988,51 +13752,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13206,51 +13970,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13361,68 +14125,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z459" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доходы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доходы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13448,51 +14224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13666,51 +14442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13884,51 +14660,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14039,68 +14815,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z483" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Расходы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Расходы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14126,51 +14914,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14344,51 +15132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14562,51 +15350,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14717,68 +15505,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z507" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Валовый доход (валовый убыток указывается со знаком минус)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Валовый доход (валовый убыток указывается со знаком минус)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14804,51 +15604,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15022,51 +15822,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15240,51 +16040,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15395,68 +16195,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z531" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прибыль (убыток) до налогообложения (убыток указывается со знаком минус)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прибыль (убыток) до налогообложения (убыток указывается со знаком минус)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15482,51 +16294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15700,51 +16512,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15918,51 +16730,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16073,68 +16885,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z555" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чистая прибыль (убыток указывается со знаком минус)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чистая прибыль (убыток указывается со знаком минус)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16160,51 +16984,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16378,51 +17202,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16596,51 +17420,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16751,68 +17575,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z579" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Численность работников (по штату)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность работников (по штату)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16957,68 +17793,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z586" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Среднесписочная численность работников</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Среднесписочная численность работников</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17163,102 +18011,114 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z593" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фонд оплаты труда</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фонд оплаты труда</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17369,102 +18229,114 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z600" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выплаченные налоги и другие обязательные платежи в бюджет</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выплаченные налоги и другие обязательные платежи в бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17560,83 +18432,94 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z607" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестиции</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестиции</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17662,51 +18545,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17801,60 +18684,79 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17880,51 +18782,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18019,60 +18921,79 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18098,51 +19019,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18237,60 +19158,79 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18316,51 +19256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч тенге</w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18470,105 +19410,136 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>