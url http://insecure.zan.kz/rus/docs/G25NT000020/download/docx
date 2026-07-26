--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48c4d71" w14:textId="48c4d71">
+    <w:p w14:paraId="bad24bb" w14:textId="bad24bb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,93 +93,195 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил и формы предоставления информации субъектами квазигосударственного сектора об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 30 апреля 2025 года № 20</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 30 апреля 2025 года № 20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 56 Бюджетного кодекса Республики Казахстан ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 56 Бюджетного кодекса Республики Казахстан и с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№79 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -642,407 +744,589 @@
               </w:rPr>
               <w:t>от 30 апреля 2025 года № 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила и формы предоставления информации субъектами квазигосударственного сектора об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№79 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила и формы предоставления информации субъектами квазигосударственного сектора об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет (далее – Правила) разработаны в соответствии с </w:t>
+      1.Настоящие Правила и формы предоставления информации субъектами квазигосударственного сектора об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 56 Бюджетного кодекса Республики Казахстан (далее – Кодекс) и определяют порядок предоставления информации субъектами квазигосударственного сектора об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет.</w:t>
+        <w:t xml:space="preserve"> статьи 56 Бюджетного кодекса Республики Казахстан (далее – Кодекс) и с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и определяют порядок предоставления информации субъектами квазигосударственного сектора об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№79 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) центральный уполномоченный орган по исполнению бюджета – центральный исполнительный орган, осуществляющий руководство, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию в области исполнения бюджета, ведения бухгалтерского учета, бюджетного учета и бюджетной отчетности по исполнению республиканского бюджета и в пределах своей компетенции – местных бюджетов, внебюджетных фондов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) местный уполномоченный орган по исполнению бюджета – исполнительный орган, финансируемый из местного бюджета, осуществляющий функции в сфере исполнения бюджета, ведения бухгалтерского учета, бюджетного учета и бюджетной отчетности по исполнению местного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) субъекты квазигосударственного сектора – государственные предприятия, товарищества с ограниченной ответственностью, акционерные общества, в том числе Фонд национального благосостояния, национальные управляющие холдинги, национальные холдинги, национальные компании, учредителем, участником или акционером которых является государство, а также дочерние, зависимые и иные юридические лица, являющиеся аффилированными с ними в соответствии с законодательными актами Республики Казахстан, фонд социального медицинского страхования, Государственный фонд социального страхования, некоммерческая организация, обеспечивающая условия для деятельности органов, их организаций и участников Международного финансового центра "Астана";</w:t>
+      3) субъекты квазигосударственного сектора – государственные предприятия, товарищества с ограниченной ответственностью, акционерные общества, в том числе Фонд национального благосостояния, национальные управляющие холдинги, национальные холдинги, национальные компании, учредителем, участником или акционером которых является государство, а также дочерние, зависимые и иные юридические лица, являющиеся аффилированными с ними в соответствии с законами Республики Казахстан, фонд социального медицинского страхования, Государственный фонд социального страхования, некоммерческая организация, обеспечивающая условия для деятельности органов, их организаций и участников Международного финансового центра "Астана";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отчет организации об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет (далее – Отчет) – документ, содержащий информацию организации об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организация – субъект квазигосударственного сектора, который выплачивает дивиденды или отчисления в соответствующий бюджет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) исполнительный орган организации – коллегиальный орган или лицо, единолично осуществляющее функции исполнительного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок и форма предоставления информации субъектами квазигосударственного сектора об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отчет формируется не позднее 1 (первого) февраля второго года, следующего за отчетным, исполнительным органом организации на основе годовой финансовой отчетности организации, отчета об исполнении плана развития государственного предприятия и контролируемого государством акционерного общества или товарищества с ограниченной ответственностью, а также решений органов управления организации по порядку распределения чистого дохода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчет формируется также в случае освобождения организации от уплаты дивидендов или отчислений в соответствующий бюджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Организация, в срок не позднее 5 (пятого) февраля второго года, следующего за отчетным, предоставляет Отчет субъекта квазигосударственного сектора об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет по форме согласно приложению к настоящим Правилам в соответствующий государственный орган, местный исполнительный орган или аппарат акима города районного значения, села, поселка, сельского округа, осуществляющий права владения и пользования государственным пакетом акций (долей участия в уставном капитале), информацию об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет, для включения в состав годового отчета об исполнении соответствующего бюджета.</w:t>
+      4. Организация, в срок не позднее 5 (пятого) февраля второго года, следующего за отчетным, предоставляет Отчет субъекта квазигосударственного сектора об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет по форме согласно приложениям 1 и 2 к настоящим Правилам в соответствующий государственный орган, местный исполнительный орган или аппарат акима города районного значения, села, поселка, сельского округа, осуществляющий права владения и пользования государственным пакетом акций (долей участия в уставном капитале), информацию об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет, для включения в состав годового отчета об исполнении соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К отчету прилагается пояснительная записка, которая включает в себя информацию по каждому направлению использования средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет и является его неотъемлемой частью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отчете указывается информация о фактическом использовании части чистого дохода оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчет и пояснительная записка к нему подписываются руководителем исполнительного органа организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственные органы, осуществляющие права владения и пользования государственным пакетом акций (долей участия в уставном капитале) акционерного общества (товарищества с ограниченной ответственностью) либо управления государственными предприятиями в срок не позднее 10 (десятого) февраля второго года, следующего за отчетным годом, представляют отчеты организаций в центральный или местный уполномоченный орган по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Отчеты организации включаются в годовой отчет об исполнении республиканского или местного бюджета в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1115,176 +1399,393 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Приложение к приказу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и формам предоставления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации субъектами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>квазигосударственного сектора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>об использовании средств</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>чистого дохода, оставшихся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>после выплаты дивидендов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или отчислений в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствующий бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет субъекта квазигосударственного сектора об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...24 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции приказа и.о. Министра национальной экономики РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование организации</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный год ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1311,51 +1812,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего чистый доход, оставшийся после выплаты дивидендов или отчислений в соответствующий бюджет, тысяч тенге</w:t>
+Всего чистый доход, оставшийся после выплаты дивидендов или отчислений в соответствующий бюджет, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1415,202 +1916,214 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-на развитие производства, тысяч тенге</w:t>
+на развитие производства, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-на реализацию инвестиционного проекта, тысяч тенге</w:t>
+на реализацию инвестиционного проекта, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-на формирование резервов, тысяч тенге</w:t>
+на формирование резервов, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-иные направления (расшифровать), тысяч тенге</w:t>
+иные направления (расшифровать), тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z124" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1947,85 +2460,448 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Отчета об использовании</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств чистого дохода,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оставшихся после выплаты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дивидендов или отчислений в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствующий бюджет"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z100" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет" (1-ОИСЧД, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z101" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z102" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z34" w:id="27"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет об использовании средств чистого дохода, оставшихся после выплаты дивидендов или отчислений в соответствующий бюджет" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z103" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         фамилия, имя, отчество (при его наличии)       (подпись)</w:t>
+        <w:t>
+      2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z104" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется на государственном и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z105" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z106" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В графе 1 Формы указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z107" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе 2 Формы указывается наименование организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z108" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 3 Формы указывается чистый доход, оставшийся после выплаты дивидендов или отчислений в соответствующий бюджет организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z109" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графах 3, 4, 5 и 6 Формы указывается основные направления чистого дохода (на развитие производства, на реализацию инвестиционного проекта, на формирование резервов, на иные направления).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2033,55 +2909,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2407,31 +3283,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>