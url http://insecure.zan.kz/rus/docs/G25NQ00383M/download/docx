--- v0 (2026-03-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d7f360" w14:textId="6d7f360">
+    <w:p w14:paraId="7b0250a" w14:textId="7b0250a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете села Маяк Сарыкольского района Костанайской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Сарыкольского района Костанайской области от 29 декабря 2025 года № 383</w:t>
+        <w:t>Решение маслихата Сарыкольского района Костанайской области от 29 декабря 2025 года № 383.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -302,350 +302,406 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 35 888,0 тысяч тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговым поступлениям – 13 321,0 тысяча тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговым поступлениям – 362,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям от продажи основного капитала – 689,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям трансфертов – 21 516,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 35 888,0 тысяч тенге;</w:t>
+      2) затраты – 40 972,7 тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -5 084,7 тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 5 084,7 тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 5 084,7 тысячи тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Сарыкольского района Костанайской области от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете села Маяк на 2026 год предусмотрен объем субвенций, передаваемых из районного бюджета в сумме 21 516,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z20" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть, что в бюджете села Маяк на 2026 год не предусмотрены объемы бюджетных изъятий в районный бюджет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z21" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1018,68 +1074,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 383</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Маяк Сарыкольского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Сарыкольского района Костанайской области от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -1248,84 +1340,84 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1368,116 +1460,116 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...63 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1524,124 +1616,124 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...71 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1675,88 +1767,88 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1826,116 +1918,116 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...63 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2001,120 +2093,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2180,120 +2272,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2359,120 +2451,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2538,120 +2630,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2717,120 +2809,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2896,120 +2988,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3075,120 +3167,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3258,116 +3350,116 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...63 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3433,120 +3525,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3612,150 +3704,150 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-Доходы от аренды имущества коммунальной собственности города районного значения,села,поселка,сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества коммунальной собственности города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3791,150 +3883,150 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-04</w:t>
-[...68 lines deleted...]
-Штрафы,пени,санкции,взыскания,налагаемыегосударственными учреждениями,финансируемые из государственного бюджета,а также содержащимися и финансируемыми из бюджета(сметы расходов)Национального Банка Республики Казахстан</w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемые из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3970,150 +4062,150 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-Штрафы,пени,санкции,взыскания,налагаемыегосударственными учреждениями,финансируемые из государственного бюджета,а также содержащимися и финансируемыми из бюджета(сметы расходов)Национального Банка Республики Казахстан,за исключением поступлений от организаций нефтяного сектора и во внебюджетные фонды</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемые из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора и во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4153,116 +4245,116 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...63 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4328,150 +4420,150 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...68 lines deleted...]
-Поступление от продажи имущества,закрепленного за государственными учреждениями,финансируемые из местного бюджета</w:t>
+Поступление от продажи имущества, закрепленного за государственными учреждениями, финансируемые из местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4507,150 +4599,150 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-Поступление от продажи имущества,закрепленного за государственными учреждениями,финансируемые из местного бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи имущества, закрепленного за государственными учреждениями, финансируемые из местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4686,120 +4778,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4865,120 +4957,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5048,116 +5140,116 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...63 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5223,120 +5315,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5402,120 +5494,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...67 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5628,85 +5720,85 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5717,65 +5809,64 @@
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -5820,65 +5911,64 @@
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -5935,84 +6025,83 @@
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6119,88 +6208,87 @@
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6444,51 +6532,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 888,0</w:t>
+40 972,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8334,96 +8422,95 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 596,0</w:t>
+7 680,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8545,96 +8632,95 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 596,0</w:t>
+7 680,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8756,96 +8842,576 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 596,0</w:t>
+7 680,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...28 lines deleted...]
-        </w:tc>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 680,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Категория </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8895,123 +9461,1252 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-013</w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 596,0</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 084,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 084,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 084,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 084,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 084,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 084,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 084,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 084,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9251,213 +10946,211 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 383</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Маяк Сарыкольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9480,52 +11173,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9568,116 +11260,115 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9720,124 +11411,123 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9866,93 +11556,93 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9981,161 +11671,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35 888,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10160,161 +11849,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 321,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10339,157 +12027,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 973,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10518,161 +12205,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 973,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10697,157 +12383,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 348,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10876,157 +12561,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11055,157 +12739,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Земельный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 129,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11234,157 +12917,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11413,161 +13095,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 118,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11592,161 +13273,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 362,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11771,157 +13451,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 261,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11950,161 +13629,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества коммунальной собственности города районного значения,села,поселка,сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 261,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12129,157 +13807,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы,пени,санкции,взыскания,налагаемыегосударственными учреждениями,финансируемые из государственного бюджета,а также содержащимися и финансируемыми из бюджета(сметы расходов)Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12308,161 +13985,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы,пени,санкции,взыскания,налагаемыегосударственными учреждениями,финансируемые из государственного бюджета,а также содержащимися и финансируемыми из бюджета(сметы расходов)Национального Банка Республики Казахстан,за исключением поступлений от организаций нефтяного сектора и во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12487,161 +14163,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 689,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12666,157 +14341,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление от продажи имущества,закрепленного за государственными учреждениями,финансируемые из местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 359,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12845,161 +14519,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление от продажи имущества,закрепленного за государственными учреждениями,финансируемые из местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 359,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13024,157 +14697,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13203,161 +14875,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Плата за продажу права аренды земельных участков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13382,161 +15053,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21 516,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13561,157 +15231,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21 516,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13740,206 +15409,205 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21 516,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13950,65 +15618,63 @@
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -14053,78 +15719,76 @@
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14167,181 +15831,179 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14351,2870 +16013,2853 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35 888,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31 887,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31 887,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31 887,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31 887,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 405,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 405,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 405,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 405,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17484,213 +19129,211 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 383</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:bookmarkStart w:name="z37" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Маяк Сарыкольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17713,52 +19356,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17801,116 +19443,115 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17953,124 +19594,123 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18099,93 +19739,93 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18214,161 +19854,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35 888,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18393,161 +20032,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 321,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18572,157 +20210,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 973,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18751,161 +20388,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 973,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18930,157 +20566,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 348,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19109,157 +20744,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19288,157 +20922,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Земельный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 129,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19467,157 +21100,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19646,161 +21278,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 118,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19825,161 +21456,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 362,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20004,157 +21634,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 261,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20183,161 +21812,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества коммунальной собственности города районного значения,села,поселка,сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 261,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20362,157 +21990,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы,пени,санкции,взыскания,налагаемыегосударственными учреждениями,финансируемые из государственного бюджета,а также содержащимися и финансируемыми из бюджета(сметы расходов)Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20541,161 +22168,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы,пени,санкции,взыскания,налагаемыегосударственными учреждениями,финансируемые из государственного бюджета,а также содержащимися и финансируемыми из бюджета(сметы расходов)Национального Банка Республики Казахстан,за исключением поступлений от организаций нефтяного сектора и во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20720,161 +22346,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 689,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20899,157 +22524,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление от продажи имущества,закрепленного за государственными учреждениями,финансируемые из местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 359,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21078,161 +22702,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление от продажи имущества,закрепленного за государственными учреждениями,финансируемые из местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 359,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21257,157 +22880,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21436,161 +23058,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Плата за продажу права аренды земельных участков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21615,161 +23236,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21 516,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21794,157 +23414,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21 516,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21973,206 +23592,205 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21 516,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22183,65 +23801,63 @@
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -22286,78 +23902,76 @@
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22400,181 +24014,179 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22584,2870 +24196,2853 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35 888,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31 887,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31 887,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31 887,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31 887,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 405,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 405,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 405,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 405,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25509,55 +27104,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>